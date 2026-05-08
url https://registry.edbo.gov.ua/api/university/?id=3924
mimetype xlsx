--- v3 (2026-03-23)
+++ v4 (2026-05-08)
@@ -2719,54 +2719,56 @@
         <is>
           <t>G12</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
         <v>85137</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
           <t>Безпілотні літальні апарати</t>
         </is>
       </c>
       <c r="G42" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H42" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I42" s="9"/>
+          <t>- IP-1227-1/1</t>
+        </is>
+      </c>
+      <c r="I42" s="9" t="n">
+        <v>48121</v>
+      </c>
       <c r="J42" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K42" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>G21</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
@@ -2805,54 +2807,56 @@
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
         <v>85138</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Мікро- та наноелектроніка</t>
         </is>
       </c>
       <c r="G44" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H44" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I44" s="9"/>
+          <t>- IP-1227-1/2</t>
+        </is>
+      </c>
+      <c r="I44" s="9" t="n">
+        <v>48121</v>
+      </c>
       <c r="J44" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K44" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
@@ -3524,84 +3528,84 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
@@ -3755,84 +3759,84 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
@@ -3854,51 +3858,51 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
@@ -3920,51 +3924,51 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
@@ -4056,84 +4060,84 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -4155,51 +4159,51 @@
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>E7</t>
         </is>
       </c>
@@ -4224,51 +4228,51 @@
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>G12</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>31</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>G21</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
@@ -4353,51 +4357,51 @@
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
@@ -4518,51 +4522,51 @@
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>