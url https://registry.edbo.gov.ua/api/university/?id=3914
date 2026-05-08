--- v1 (2026-02-15)
+++ v2 (2026-05-08)
@@ -363,75 +363,75 @@
         <is>
           <t>м. Луцьк</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Градний узвіз, 5</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>(0332)72-60-72</t>
+          <t>+38(033)-272-32-12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>info@vpba.edu.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>website: www.vpba.edu.ua</t>
+          <t>https://vpba.edu.ua/</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Вакін Володимир Анатолійович</t>
         </is>
@@ -669,55 +669,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>041</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>18657</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>04 Богослов'я</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
-          <t>- 1285</t>
+          <t>- 20068</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>041</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>
         </is>
       </c>
       <c r="D3" s="3"/>
@@ -788,54 +788,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>B8</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>87708</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I5" s="9"/>
+          <t>- 20069</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>B8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
@@ -944,84 +946,84 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>B8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>041</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>66</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>B8</t>
         </is>
       </c>