--- v3 (2026-03-15)
+++ v4 (2026-05-04)
@@ -2851,54 +2851,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>60049</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I23" s="9"/>
+          <t>ДС 007047</t>
+        </is>
+      </c>
+      <c r="I23" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
@@ -3011,55 +3013,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>45670</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="8" t="inlineStr">
         <is>
-          <t>ДС 001218</t>
+          <t>ДС 007048</t>
         </is>
       </c>
       <c r="I27" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J27" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D28" s="3"/>
@@ -3771,51 +3773,51 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
@@ -4464,54 +4466,54 @@
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F27" s="6" t="n">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
@@ -4629,54 +4631,54 @@
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F32" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>