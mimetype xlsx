--- v1 (2026-02-22)
+++ v2 (2026-05-22)
@@ -30,51 +30,51 @@
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Ліцензії ПТО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Освітні програми" sheetId="8" state="visible" r:id="rId9"/>
     <sheet name="Здобувачі ВО" sheetId="9" state="visible" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$10</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$12</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$14</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$16</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$232</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$86</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$84</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -837,51 +837,51 @@
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>J4</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Охорона праці</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>Безпека та охорона праці на залізничному транспорті</t>
         </is>
       </c>
       <c r="F2" s="6" t="n">
         <v>50</v>
       </c>
       <c r="G2" s="7" t="inlineStr">
         <is>
           <t> 17657</t>
         </is>
       </c>
       <c r="H2" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 20.05.2025 № 62-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
@@ -915,51 +915,51 @@
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Безпека та охорона праці на залізничному транспорті</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>50</v>
       </c>
       <c r="G4" s="7" t="inlineStr">
         <is>
           <t> 563</t>
         </is>
       </c>
       <c r="H4" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 04.03.2021 № 26-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
@@ -1032,137 +1032,137 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Залізничні споруди та колійне господарство</t>
         </is>
       </c>
       <c r="F7" s="6" t="n">
         <v>106</v>
       </c>
       <c r="G7" s="7" t="inlineStr">
         <is>
-          <t> </t>
+          <t>УД 21003136</t>
         </is>
       </c>
       <c r="H7" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 20.05.2025 № 62-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="3" t="inlineStr">
         <is>
           <t>Вагони та вагонне господарство</t>
         </is>
       </c>
       <c r="F8" s="6" t="n">
         <v>50</v>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
           <t>УД 21007023</t>
         </is>
       </c>
       <c r="H8" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="I8" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 04.03.2021 № 26-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>на залізничному транспорті</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Організація перевезень і управління на транспорті</t>
         </is>
       </c>
       <c r="F9" s="6" t="n">
         <v>262</v>
       </c>
       <c r="G9" s="7" t="inlineStr">
         <is>
           <t>УД 21007024</t>
         </is>
       </c>
       <c r="H9" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 04.03.2021 № 26-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="inlineStr">
@@ -2419,55 +2419,55 @@
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
         <v>25013</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Переклад та англійська мова і література</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
-          <t>- 11307</t>
+          <t>- 20251</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46134</v>
+        <v>46470</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D3" s="3"/>
@@ -2593,256 +2593,256 @@
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>2040</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t>НД 2184923</t>
         </is>
       </c>
       <c r="K6" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>18683</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Облік, аудит і оподаткування банків та фінансових установ</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t>НД 2184923</t>
         </is>
       </c>
       <c r="K7" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>18684</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Облік та оподаткування в туризмі та готельно-ресторанному бізнесі</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t>НД 2184923</t>
         </is>
       </c>
       <c r="K8" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>35152</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Облік, аудит та оподаткування комерційної діяльності</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t>НД 2184923</t>
         </is>
       </c>
       <c r="K9" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>39779</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>ТОП-менеджмент в обліку та адмініструванні</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t>НД 2184923</t>
         </is>
       </c>
       <c r="K10" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>49406</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Облік, аудит та оподаткування</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t>НД 2184923</t>
         </is>
       </c>
       <c r="K11" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>1472</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Управління фінансами та трейдинг на світових фінансових ринках</t>
@@ -2991,56 +2991,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>59999</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Управління фінансами, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>- 11326</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
@@ -3563,51 +3561,51 @@
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>427</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Спеціалізовані комп’ютерні системи</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
           <t>УД 21010665</t>
         </is>
       </c>
       <c r="I30" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D31" s="3"/>
@@ -3682,51 +3680,51 @@
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>21393</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Технології штучного інтелекту</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
           <t>- 527</t>
         </is>
       </c>
       <c r="I33" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D34" s="3"/>
@@ -3797,54 +3795,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>39563</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Організація паливо-мастильного господарства підприємств</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I36" s="9"/>
+          <t>- 21162</t>
+        </is>
+      </c>
+      <c r="I36" s="9" t="n">
+        <v>46519</v>
+      </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
@@ -4533,96 +4533,96 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>24011</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="G54" s="3"/>
       <c r="H54" s="7" t="inlineStr">
         <is>
-          <t>- 12844</t>
+          <t>- 21177</t>
         </is>
       </c>
       <c r="I54" s="9" t="n">
-        <v>46170</v>
+        <v>46519</v>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K54" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>1882</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="7" t="inlineStr">
         <is>
           <t>- 411</t>
         </is>
       </c>
       <c r="I55" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J55" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K55" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D56" s="3"/>
@@ -4736,51 +4736,51 @@
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>60066</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="7" t="inlineStr">
         <is>
           <t>- 18115</t>
         </is>
       </c>
       <c r="I59" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J59" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K59" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D60" s="3"/>
@@ -4851,55 +4851,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>175</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
         <v>59126</v>
       </c>
       <c r="F62" s="3" t="inlineStr">
         <is>
           <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="G62" s="3"/>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>- 18114</t>
+          <t>- 20615</t>
         </is>
       </c>
       <c r="I62" s="9" t="n">
-        <v>46170</v>
+        <v>46498</v>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K62" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D63" s="3"/>
@@ -5099,51 +5099,51 @@
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
         <v>655</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
           <t>Безпека та охорона праці на залізничному транспорті</t>
         </is>
       </c>
       <c r="G68" s="3"/>
       <c r="H68" s="7" t="inlineStr">
         <is>
           <t>- 563</t>
         </is>
       </c>
       <c r="I68" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K68" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D69" s="3"/>
@@ -5898,56 +5898,54 @@
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D87" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E87" s="6" t="n">
         <v>77477</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
           <t>Переклад та англійська мова і література</t>
         </is>
       </c>
       <c r="G87" s="3"/>
       <c r="H87" s="7" t="inlineStr">
         <is>
-          <t>- 17653</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I87" s="9"/>
       <c r="J87" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K87" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
@@ -6039,87 +6037,85 @@
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
         <v>69391</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
           <t>Облік, аудит та оподаткування</t>
         </is>
       </c>
       <c r="G90" s="3"/>
       <c r="H90" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I90" s="9"/>
       <c r="J90" s="7" t="inlineStr">
         <is>
           <t>УД 21020781</t>
         </is>
       </c>
       <c r="K90" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
         <v>69415</v>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G91" s="3"/>
       <c r="H91" s="7" t="inlineStr">
         <is>
-          <t>- 18505</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I91" s="9"/>
       <c r="J91" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K91" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
@@ -6318,91 +6314,93 @@
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
         <v>69437</v>
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
           <t>Технології штучного інтелекту</t>
         </is>
       </c>
       <c r="G97" s="3"/>
       <c r="H97" s="7" t="inlineStr">
         <is>
           <t>- 17655</t>
         </is>
       </c>
       <c r="I97" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J97" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K97" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
         <v>69406</v>
       </c>
       <c r="F98" s="3" t="inlineStr">
         <is>
           <t>Спеціалізовані комп’ютерні системи</t>
         </is>
       </c>
       <c r="G98" s="3"/>
       <c r="H98" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I98" s="9"/>
+          <t>УД 21010665</t>
+        </is>
+      </c>
+      <c r="I98" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J98" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K98" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D99" s="3" t="inlineStr">
         <is>
@@ -6697,51 +6695,51 @@
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
         <v>69385</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації</t>
         </is>
       </c>
       <c r="G106" s="3"/>
       <c r="H106" s="7" t="inlineStr">
         <is>
           <t>- 18508</t>
         </is>
       </c>
       <c r="I106" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K106" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>G6</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D107" s="3"/>
@@ -6896,51 +6894,51 @@
         <is>
           <t>J4</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
           <t>Охорона праці</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
         <v>69551</v>
       </c>
       <c r="F111" s="3" t="inlineStr">
         <is>
           <t>Безпека та охорона праці на залізничному транспорті</t>
         </is>
       </c>
       <c r="G111" s="3"/>
       <c r="H111" s="7" t="inlineStr">
         <is>
           <t>- 17657</t>
         </is>
       </c>
       <c r="I111" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J111" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K111" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D112" s="3"/>
@@ -7687,51 +7685,51 @@
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
         <v>1672</v>
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємства</t>
         </is>
       </c>
       <c r="G130" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H130" s="7" t="inlineStr">
         <is>
           <t>УД 21002077</t>
         </is>
       </c>
       <c r="I130" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J130" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K130" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B131" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D131" s="3"/>
@@ -8037,100 +8035,98 @@
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
         <v>60000</v>
       </c>
       <c r="F138" s="3" t="inlineStr">
         <is>
           <t>Управління фінансами, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G138" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H138" s="7" t="inlineStr">
         <is>
-          <t>- 11337</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I138" s="9"/>
       <c r="J138" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K138" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B139" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
         <v>617</v>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>Менеджмент організацій і адміністрування</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H139" s="7" t="inlineStr">
         <is>
           <t>УД 21002081</t>
         </is>
       </c>
       <c r="I139" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J139" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K139" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B140" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D140" s="3"/>
@@ -8348,51 +8344,51 @@
       <c r="C145" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="6" t="n">
         <v>1511</v>
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H145" s="7" t="inlineStr">
         <is>
           <t>- 2480</t>
         </is>
       </c>
       <c r="I145" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J145" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K145" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B146" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C146" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D146" s="3"/>
@@ -8524,96 +8520,96 @@
       <c r="C149" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="6" t="n">
         <v>1129</v>
       </c>
       <c r="F149" s="3" t="inlineStr">
         <is>
           <t>Інтелектуальні інформаційні технології</t>
         </is>
       </c>
       <c r="G149" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H149" s="7" t="inlineStr">
         <is>
           <t>УД 21007016</t>
         </is>
       </c>
       <c r="I149" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J149" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K149" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B150" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D150" s="3"/>
       <c r="E150" s="6" t="n">
         <v>1673</v>
       </c>
       <c r="F150" s="3" t="inlineStr">
         <is>
           <t>Підйомно-транспортні, будівельні, дорожні, колійні машини та обладнання</t>
         </is>
       </c>
       <c r="G150" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H150" s="7" t="inlineStr">
         <is>
           <t>УД 21003132</t>
         </is>
       </c>
       <c r="I150" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J150" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K150" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B151" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D151" s="3"/>
@@ -8792,51 +8788,51 @@
       <c r="C155" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D155" s="3"/>
       <c r="E155" s="6" t="n">
         <v>20178</v>
       </c>
       <c r="F155" s="3" t="inlineStr">
         <is>
           <t>Енергетичний менеджмент</t>
         </is>
       </c>
       <c r="G155" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H155" s="7" t="inlineStr">
         <is>
           <t>УД 21007017</t>
         </is>
       </c>
       <c r="I155" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J155" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K155" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B156" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D156" s="3"/>
@@ -9273,51 +9269,51 @@
       <c r="C166" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D166" s="3"/>
       <c r="E166" s="6" t="n">
         <v>2012</v>
       </c>
       <c r="F166" s="3" t="inlineStr">
         <is>
           <t>Промислове і цивільне будівництво</t>
         </is>
       </c>
       <c r="G166" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H166" s="7" t="inlineStr">
         <is>
           <t>УД 21005764</t>
         </is>
       </c>
       <c r="I166" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J166" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K166" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B167" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D167" s="3"/>
@@ -9363,411 +9359,411 @@
       <c r="C168" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D168" s="3"/>
       <c r="E168" s="6" t="n">
         <v>1642</v>
       </c>
       <c r="F168" s="3" t="inlineStr">
         <is>
           <t>Вагони та вагонне господарство</t>
         </is>
       </c>
       <c r="G168" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H168" s="7" t="inlineStr">
         <is>
           <t>УД 21007023</t>
         </is>
       </c>
       <c r="I168" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J168" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K168" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B169" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D169" s="3"/>
       <c r="E169" s="6" t="n">
         <v>1643</v>
       </c>
       <c r="F169" s="3" t="inlineStr">
         <is>
           <t>Залізничні споруди та колійне господарство</t>
         </is>
       </c>
       <c r="G169" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H169" s="7" t="inlineStr">
         <is>
           <t>УД 21003136</t>
         </is>
       </c>
       <c r="I169" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J169" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K169" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B170" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C170" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D170" s="3"/>
       <c r="E170" s="6" t="n">
         <v>2011</v>
       </c>
       <c r="F170" s="3" t="inlineStr">
         <is>
           <t>Локомотиви та локомотивне господарство</t>
         </is>
       </c>
       <c r="G170" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H170" s="7" t="inlineStr">
         <is>
           <t>УД 21003135</t>
         </is>
       </c>
       <c r="I170" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J170" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K170" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B171" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C171" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D171" s="3"/>
       <c r="E171" s="6" t="n">
         <v>24260</v>
       </c>
       <c r="F171" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні мережеві технології</t>
         </is>
       </c>
       <c r="G171" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H171" s="7" t="inlineStr">
         <is>
           <t>- 96</t>
         </is>
       </c>
       <c r="I171" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J171" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K171" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B172" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D172" s="3"/>
       <c r="E172" s="6" t="n">
         <v>24289</v>
       </c>
       <c r="F172" s="3" t="inlineStr">
         <is>
           <t>Високошвидкісний рухомий склад</t>
         </is>
       </c>
       <c r="G172" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H172" s="7" t="inlineStr">
         <is>
           <t>- 97</t>
         </is>
       </c>
       <c r="I172" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J172" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K172" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B173" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C173" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D173" s="3"/>
       <c r="E173" s="6" t="n">
         <v>33232</v>
       </c>
       <c r="F173" s="3" t="inlineStr">
         <is>
           <t>Локомотиви та локомотивне господарство</t>
         </is>
       </c>
       <c r="G173" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H173" s="7" t="inlineStr">
         <is>
           <t>- 438</t>
         </is>
       </c>
       <c r="I173" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J173" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K173" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B174" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D174" s="3"/>
       <c r="E174" s="6" t="n">
         <v>33234</v>
       </c>
       <c r="F174" s="3" t="inlineStr">
         <is>
           <t>Вагони та вагонне господарство</t>
         </is>
       </c>
       <c r="G174" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H174" s="7" t="inlineStr">
         <is>
           <t>- 439</t>
         </is>
       </c>
       <c r="I174" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J174" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K174" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B175" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D175" s="3"/>
       <c r="E175" s="6" t="n">
         <v>33235</v>
       </c>
       <c r="F175" s="3" t="inlineStr">
         <is>
           <t>Залізничні споруди та колійне господарство</t>
         </is>
       </c>
       <c r="G175" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H175" s="7" t="inlineStr">
         <is>
           <t>- 568</t>
         </is>
       </c>
       <c r="I175" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J175" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K175" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B176" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C176" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D176" s="3"/>
       <c r="E176" s="6" t="n">
         <v>36667</v>
       </c>
       <c r="F176" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні мережеві технології</t>
         </is>
       </c>
       <c r="G176" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H176" s="7" t="inlineStr">
         <is>
           <t>- 567</t>
         </is>
       </c>
       <c r="I176" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J176" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K176" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B177" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C177" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D177" s="3"/>
@@ -9817,243 +9813,243 @@
       </c>
       <c r="D178" s="3" t="inlineStr">
         <is>
           <t>на залізничному транспорті</t>
         </is>
       </c>
       <c r="E178" s="6" t="n">
         <v>2147</v>
       </c>
       <c r="F178" s="3" t="inlineStr">
         <is>
           <t>Організація перевезень і управління на транспорті</t>
         </is>
       </c>
       <c r="G178" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H178" s="7" t="inlineStr">
         <is>
           <t>УД 21007024</t>
         </is>
       </c>
       <c r="I178" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J178" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K178" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B179" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D179" s="3" t="inlineStr">
         <is>
           <t>на залізничному транспорті</t>
         </is>
       </c>
       <c r="E179" s="6" t="n">
         <v>19953</v>
       </c>
       <c r="F179" s="3" t="inlineStr">
         <is>
           <t>Організація міжнародних перевезень</t>
         </is>
       </c>
       <c r="G179" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H179" s="7" t="inlineStr">
         <is>
           <t>УД 21007025</t>
         </is>
       </c>
       <c r="I179" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J179" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K179" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B180" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D180" s="3" t="inlineStr">
         <is>
           <t>на залізничному транспорті</t>
         </is>
       </c>
       <c r="E180" s="6" t="n">
         <v>28353</v>
       </c>
       <c r="F180" s="3" t="inlineStr">
         <is>
           <t>Митний контроль на транспорті (залізничний транспорт)</t>
         </is>
       </c>
       <c r="G180" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H180" s="7" t="inlineStr">
         <is>
           <t>- 95</t>
         </is>
       </c>
       <c r="I180" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J180" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K180" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B181" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D181" s="3" t="inlineStr">
         <is>
           <t>на залізничному транспорті</t>
         </is>
       </c>
       <c r="E181" s="6" t="n">
         <v>33236</v>
       </c>
       <c r="F181" s="3" t="inlineStr">
         <is>
           <t>Організація перевезень і управління на транспорті</t>
         </is>
       </c>
       <c r="G181" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H181" s="7" t="inlineStr">
         <is>
           <t>- 437</t>
         </is>
       </c>
       <c r="I181" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J181" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K181" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B182" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C182" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D182" s="3"/>
       <c r="E182" s="6" t="n">
         <v>20180</v>
       </c>
       <c r="F182" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G182" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H182" s="7" t="inlineStr">
         <is>
           <t>УД 21002083</t>
         </is>
       </c>
       <c r="I182" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J182" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K182" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B183" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C183" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D183" s="3" t="inlineStr">
@@ -10103,187 +10099,189 @@
       <c r="C184" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D184" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E184" s="6" t="n">
         <v>69375</v>
       </c>
       <c r="F184" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємства</t>
         </is>
       </c>
       <c r="G184" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H184" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I184" s="9"/>
+          <t>УД 21002077</t>
+        </is>
+      </c>
+      <c r="I184" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J184" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K184" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B185" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C185" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D185" s="3"/>
       <c r="E185" s="6" t="n">
         <v>69384</v>
       </c>
       <c r="F185" s="3" t="inlineStr">
         <is>
           <t>Облік, аудит та оподаткування</t>
         </is>
       </c>
       <c r="G185" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H185" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I185" s="9"/>
       <c r="J185" s="7" t="inlineStr">
         <is>
           <t>УД 21020789</t>
         </is>
       </c>
       <c r="K185" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B186" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C186" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D186" s="3"/>
       <c r="E186" s="6" t="n">
         <v>69403</v>
       </c>
       <c r="F186" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G186" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H186" s="7" t="inlineStr">
         <is>
-          <t>- 18506</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I186" s="9"/>
       <c r="J186" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K186" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B187" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D187" s="3"/>
       <c r="E187" s="6" t="n">
         <v>69425</v>
       </c>
       <c r="F187" s="3" t="inlineStr">
         <is>
           <t>Менеджмент організацій і адміністрування</t>
         </is>
       </c>
       <c r="G187" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H187" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I187" s="9"/>
+          <t>УД 21002081</t>
+        </is>
+      </c>
+      <c r="I187" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J187" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K187" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B188" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C188" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D188" s="3"/>
       <c r="E188" s="6" t="n">
@@ -10367,189 +10365,195 @@
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D190" s="3"/>
       <c r="E190" s="6" t="n">
         <v>69477</v>
       </c>
       <c r="F190" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G190" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H190" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I190" s="9"/>
+          <t>УД 21002083</t>
+        </is>
+      </c>
+      <c r="I190" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J190" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K190" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B191" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D191" s="3"/>
       <c r="E191" s="6" t="n">
         <v>69484</v>
       </c>
       <c r="F191" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G191" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H191" s="7" t="inlineStr">
         <is>
           <t>- 17659</t>
         </is>
       </c>
       <c r="I191" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J191" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K191" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B192" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C192" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D192" s="3"/>
       <c r="E192" s="6" t="n">
         <v>69541</v>
       </c>
       <c r="F192" s="3" t="inlineStr">
         <is>
           <t>Інтелектуальні інформаційні технології</t>
         </is>
       </c>
       <c r="G192" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H192" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I192" s="9"/>
+          <t>УД 21007016</t>
+        </is>
+      </c>
+      <c r="I192" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J192" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K192" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B193" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D193" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E193" s="6" t="n">
         <v>78612</v>
       </c>
       <c r="F193" s="3" t="inlineStr">
         <is>
           <t>Підйомно-транспортні, будівельні, дорожні, колійні машини та обладнання</t>
         </is>
       </c>
       <c r="G193" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H193" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I193" s="9"/>
+          <t>УД 21003132</t>
+        </is>
+      </c>
+      <c r="I193" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J193" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K193" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B194" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C194" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D194" s="3"/>
       <c r="E194" s="6" t="n">
@@ -10590,54 +10594,56 @@
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C195" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D195" s="3"/>
       <c r="E195" s="6" t="n">
         <v>69383</v>
       </c>
       <c r="F195" s="3" t="inlineStr">
         <is>
           <t>Промислове та цивільне будівництво</t>
         </is>
       </c>
       <c r="G195" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H195" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I195" s="9"/>
+          <t>УД 21005764</t>
+        </is>
+      </c>
+      <c r="I195" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J195" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K195" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B196" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C196" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="6" t="n">
@@ -10680,54 +10686,56 @@
       <c r="C197" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D197" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="E197" s="6" t="n">
         <v>78058</v>
       </c>
       <c r="F197" s="3" t="inlineStr">
         <is>
           <t>Сталі енергетичні системи та консалтинг</t>
         </is>
       </c>
       <c r="G197" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H197" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I197" s="9"/>
+          <t>УД 21007017</t>
+        </is>
+      </c>
+      <c r="I197" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J197" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K197" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B198" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C198" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D198" s="3"/>
       <c r="E198" s="6" t="n">
@@ -10858,319 +10866,325 @@
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C201" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D201" s="3"/>
       <c r="E201" s="6" t="n">
         <v>69390</v>
       </c>
       <c r="F201" s="3" t="inlineStr">
         <is>
           <t>Залізничні споруди та колійне господарство</t>
         </is>
       </c>
       <c r="G201" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H201" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I201" s="9"/>
+          <t>УД 21003136</t>
+        </is>
+      </c>
+      <c r="I201" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="J201" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K201" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B202" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C202" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D202" s="3"/>
       <c r="E202" s="6" t="n">
         <v>69393</v>
       </c>
       <c r="F202" s="3" t="inlineStr">
         <is>
           <t>Залізничні споруди та колійне господарство</t>
         </is>
       </c>
       <c r="G202" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H202" s="7" t="inlineStr">
         <is>
           <t>- 17670</t>
         </is>
       </c>
       <c r="I202" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J202" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K202" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B203" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C203" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D203" s="3"/>
       <c r="E203" s="6" t="n">
         <v>69455</v>
       </c>
       <c r="F203" s="3" t="inlineStr">
         <is>
           <t>Локомотиви та локомотивне господарство</t>
         </is>
       </c>
       <c r="G203" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H203" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I203" s="9"/>
+          <t>УД 21003135</t>
+        </is>
+      </c>
+      <c r="I203" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J203" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K203" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B204" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C204" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D204" s="3"/>
       <c r="E204" s="6" t="n">
         <v>69457</v>
       </c>
       <c r="F204" s="3" t="inlineStr">
         <is>
           <t>Локомотиви та локомотивне господарство</t>
         </is>
       </c>
       <c r="G204" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H204" s="7" t="inlineStr">
         <is>
           <t>- 17668</t>
         </is>
       </c>
       <c r="I204" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J204" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K204" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B205" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D205" s="3"/>
       <c r="E205" s="6" t="n">
         <v>69460</v>
       </c>
       <c r="F205" s="3" t="inlineStr">
         <is>
           <t>Високошвидкісний рухомий склад</t>
         </is>
       </c>
       <c r="G205" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H205" s="7" t="inlineStr">
         <is>
           <t>- 17665</t>
         </is>
       </c>
       <c r="I205" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J205" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K205" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B206" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C206" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D206" s="3"/>
       <c r="E206" s="6" t="n">
         <v>69462</v>
       </c>
       <c r="F206" s="3" t="inlineStr">
         <is>
           <t>Вагони та вагонне господарство</t>
         </is>
       </c>
       <c r="G206" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H206" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I206" s="9"/>
+          <t>УД 21007023</t>
+        </is>
+      </c>
+      <c r="I206" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="J206" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K206" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B207" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C207" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D207" s="3"/>
       <c r="E207" s="6" t="n">
         <v>69480</v>
       </c>
       <c r="F207" s="3" t="inlineStr">
         <is>
           <t>Вагони та вагонне господарство</t>
         </is>
       </c>
       <c r="G207" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H207" s="7" t="inlineStr">
         <is>
           <t>- 17669</t>
         </is>
       </c>
       <c r="I207" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J207" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K207" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B208" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D208" s="3"/>
@@ -11216,362 +11230,366 @@
       <c r="C209" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D209" s="3"/>
       <c r="E209" s="6" t="n">
         <v>69552</v>
       </c>
       <c r="F209" s="3" t="inlineStr">
         <is>
           <t>Організація перевезень і управління на транспорті</t>
         </is>
       </c>
       <c r="G209" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H209" s="7" t="inlineStr">
         <is>
           <t>- 17672</t>
         </is>
       </c>
       <c r="I209" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J209" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K209" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B210" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C210" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D210" s="3"/>
       <c r="E210" s="6" t="n">
         <v>69556</v>
       </c>
       <c r="F210" s="3" t="inlineStr">
         <is>
           <t>Організація перевезень і управління на транспорті</t>
         </is>
       </c>
       <c r="G210" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H210" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I210" s="9"/>
+          <t>УД 21007024</t>
+        </is>
+      </c>
+      <c r="I210" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="J210" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K210" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B211" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D211" s="3"/>
       <c r="E211" s="6" t="n">
         <v>69557</v>
       </c>
       <c r="F211" s="3" t="inlineStr">
         <is>
           <t>Митний контроль на транспорті (залізничний транспорт)</t>
         </is>
       </c>
       <c r="G211" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H211" s="7" t="inlineStr">
         <is>
           <t>- 17667</t>
         </is>
       </c>
       <c r="I211" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J211" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K211" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B212" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C212" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D212" s="3"/>
       <c r="E212" s="6" t="n">
         <v>69559</v>
       </c>
       <c r="F212" s="3" t="inlineStr">
         <is>
           <t>Організація міжнародних перевезень</t>
         </is>
       </c>
       <c r="G212" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H212" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I212" s="9"/>
+          <t>УД 21007025</t>
+        </is>
+      </c>
+      <c r="I212" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="J212" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K212" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B213" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C213" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D213" s="3"/>
       <c r="E213" s="6" t="n">
         <v>74460</v>
       </c>
       <c r="F213" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні мережеві технології</t>
         </is>
       </c>
       <c r="G213" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H213" s="7" t="inlineStr">
         <is>
           <t>- 17664</t>
         </is>
       </c>
       <c r="I213" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J213" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K213" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B214" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C214" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D214" s="3"/>
       <c r="E214" s="6" t="n">
         <v>74461</v>
       </c>
       <c r="F214" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні мережеві технології</t>
         </is>
       </c>
       <c r="G214" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H214" s="7" t="inlineStr">
         <is>
           <t>- 17671</t>
         </is>
       </c>
       <c r="I214" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J214" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K214" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B215" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C215" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D215" s="3"/>
       <c r="E215" s="6" t="n">
         <v>36874</v>
       </c>
       <c r="F215" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємства</t>
         </is>
       </c>
       <c r="G215" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H215" s="7" t="inlineStr">
         <is>
           <t>- 2132</t>
         </is>
       </c>
       <c r="I215" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J215" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K215" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B216" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C216" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D216" s="3"/>
       <c r="E216" s="6" t="n">
         <v>46067</v>
       </c>
       <c r="F216" s="3" t="inlineStr">
         <is>
           <t>Технології штучного інтелекту</t>
         </is>
       </c>
       <c r="G216" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H216" s="7" t="inlineStr">
         <is>
-          <t>- 12826</t>
+          <t>- 21147</t>
         </is>
       </c>
       <c r="I216" s="9" t="n">
-        <v>46170</v>
+        <v>46519</v>
       </c>
       <c r="J216" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K216" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B217" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D217" s="3"/>
@@ -11613,55 +11631,55 @@
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="C218" s="3" t="inlineStr">
         <is>
           <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="D218" s="3"/>
       <c r="E218" s="6" t="n">
         <v>47875</v>
       </c>
       <c r="F218" s="3" t="inlineStr">
         <is>
           <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="G218" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H218" s="7" t="inlineStr">
         <is>
-          <t>- 13891</t>
+          <t>- 21178</t>
         </is>
       </c>
       <c r="I218" s="9" t="n">
-        <v>46183</v>
+        <v>46519</v>
       </c>
       <c r="J218" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K218" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B219" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C219" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D219" s="3"/>
@@ -11797,51 +11815,51 @@
       <c r="C222" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D222" s="3"/>
       <c r="E222" s="6" t="n">
         <v>47870</v>
       </c>
       <c r="F222" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G222" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H222" s="7" t="inlineStr">
         <is>
           <t>- 2040</t>
         </is>
       </c>
       <c r="I222" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J222" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K222" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B223" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D223" s="3"/>
@@ -11936,51 +11954,51 @@
       <c r="C225" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D225" s="3"/>
       <c r="E225" s="6" t="n">
         <v>69491</v>
       </c>
       <c r="F225" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємства</t>
         </is>
       </c>
       <c r="G225" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H225" s="7" t="inlineStr">
         <is>
           <t>- 17673</t>
         </is>
       </c>
       <c r="I225" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J225" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K225" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B226" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D226" s="3"/>
@@ -12071,51 +12089,51 @@
       <c r="C228" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D228" s="3"/>
       <c r="E228" s="6" t="n">
         <v>77574</v>
       </c>
       <c r="F228" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G228" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H228" s="7" t="inlineStr">
         <is>
           <t>- 18113</t>
         </is>
       </c>
       <c r="I228" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J228" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K228" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B229" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D229" s="3"/>
@@ -12277,51 +12295,51 @@
       </c>
       <c r="J232" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K232" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K232"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I86"/>
+  <dimension ref="A1:I84"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -12472,51 +12490,51 @@
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>7</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -12571,51 +12589,51 @@
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>19</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
@@ -12671,51 +12689,51 @@
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
@@ -13009,84 +13027,84 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E21" s="6" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>22</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
@@ -13177,51 +13195,51 @@
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>51</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
@@ -13240,51 +13258,51 @@
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -13306,84 +13324,84 @@
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F30" s="6" t="n">
         <v>18</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
@@ -13405,87 +13423,87 @@
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F33" s="6" t="n">
         <v>24</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>54</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
@@ -13603,87 +13621,87 @@
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F39" s="6" t="n">
         <v>19</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>38</v>
       </c>
       <c r="F40" s="6" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>175</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-вимірювальні технології</t>
@@ -13801,121 +13819,121 @@
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="F45" s="6" t="n">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>на залізничному транспорті</t>
         </is>
       </c>
       <c r="E46" s="6" t="n">
-        <v>626</v>
+        <v>611</v>
       </c>
       <c r="F46" s="6" t="n">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -14014,51 +14032,51 @@
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F51" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -14213,51 +14231,51 @@
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F57" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
@@ -14282,51 +14300,51 @@
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F59" s="6" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
@@ -14448,51 +14466,51 @@
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F64" s="6" t="n">
         <v>87</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
@@ -14504,745 +14522,679 @@
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F65" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
-          <t>Теплоенергетика</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F66" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>273</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="F67" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
-          <t>273</t>
+          <t>275</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
-          <t>Залізничний транспорт</t>
-[...2 lines deleted...]
-      <c r="D68" s="3"/>
+          <t>Транспортні технології</t>
+        </is>
+      </c>
+      <c r="D68" s="3" t="inlineStr">
+        <is>
+          <t>на залізничному транспорті</t>
+        </is>
+      </c>
       <c r="E68" s="6" t="n">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="F68" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
-          <t>Транспортні технології</t>
-[...6 lines deleted...]
-      </c>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="F69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>F6</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
-          <t>F6</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Машинобудування</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G19</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="F72" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
-          <t>G19</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F73" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>J7</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
+          <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="F74" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
-          <t>J7</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
-          <t>Залізничний транспорт</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="F75" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="F76" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>152</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="F79" s="6" t="n">
         <v>1</v>
       </c>
-      <c r="F79" s="6" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
-          <t>Електронні комунікації та радіотехніка</t>
+          <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F80" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>175</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
-          <t>Телекомунікації та радіотехніка</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="F82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>273</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="F83" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
-          <t>273</t>
+          <t>275</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
-          <t>Залізничний транспорт</t>
-[...2 lines deleted...]
-      <c r="D84" s="3"/>
+          <t>Транспортні технології</t>
+        </is>
+      </c>
+      <c r="D84" s="3" t="inlineStr">
+        <is>
+          <t>на залізничному транспорті</t>
+        </is>
+      </c>
       <c r="E84" s="6" t="n">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="F84" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="G84" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H84" s="6" t="n">
         <v>1</v>
       </c>
-      <c r="G84" s="6" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
-[...68 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I86"/>
+  <autoFilter ref="A1:I84"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>