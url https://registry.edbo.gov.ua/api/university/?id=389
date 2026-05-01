--- v2 (2026-01-31)
+++ v3 (2026-05-01)
@@ -3295,51 +3295,51 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>14</v>
       </c>
       <c r="F2" s="8" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
@@ -3568,88 +3568,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E10" s="8" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>