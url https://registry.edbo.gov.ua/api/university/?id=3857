--- v1 (2025-12-21)
+++ v2 (2026-05-13)
@@ -295,51 +295,55 @@
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Найменування органу, до сфери управління якого належить заклад освіти</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Поштовий індекс (місцезнаходження)</t>
         </is>
       </c>
-      <c r="B11" s="3"/>
+      <c r="B11" s="3" t="inlineStr">
+        <is>
+          <t>47341</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ (місцезнаходження)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>UA61040150120013072</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Регіон (місцезнаходження)</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
     </row>
@@ -353,51 +357,51 @@
         <is>
           <t>с. Доброводи</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>-,</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>(035)504-94-92; (097)772-18-40</t>
+          <t>+38(035)-504-94-92</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>nc_zvk@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">