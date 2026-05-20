--- v1 (2026-02-22)
+++ v2 (2026-05-20)
@@ -300,111 +300,111 @@
         <is>
           <t>Державна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Найменування органу, до сфери управління якого належить заклад освіти</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Міністерство економіки, довкілля та сільського господарства України</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Поштовий індекс (місцезнаходження)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>61166</t>
+          <t>61165</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ (місцезнаходження)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>UA63120270010948820</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Регіон (місцезнаходження)</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Населений пункт (місцезнаходження)</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>вул. Бакуліна, 6</t>
+          <t>вул. Єніна Євгенія, 6</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>+38057 702-15-92; +38057 702-62-24;</t>
+          <t>+38(057)-702-15-92</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>directorniiep@gmail.com</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>www.niiep.kharkov.ua</t>
         </is>
@@ -616,95 +616,97 @@
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>48073</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Екологічна безпека</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t>- 2337</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>73109</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Екологічна безпека</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I3" s="9"/>
+          <t>- 20095</t>
+        </is>
+      </c>
+      <c r="I3" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I3"/>