--- v2 (2026-02-22)
+++ v3 (2026-04-30)
@@ -374,91 +374,95 @@
         <is>
           <t>с. Березова Рудка</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Паркова, 1</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>66117; 66110;</t>
+          <t>+38(067)-641-45-66</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
-      <c r="B17" s="3"/>
+      <c r="B17" s="3" t="inlineStr">
+        <is>
+          <t>bt-pdaa@ukr.net</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Краснюк Василь Миколайович</t>
+          <t>Русіна Марина Сергіївна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -1987,186 +1991,186 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F4" s="8" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>23</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I8"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">