--- v2 (2026-02-22)
+++ v3 (2026-05-25)
@@ -1932,56 +1932,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>44796</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
@@ -2691,117 +2689,117 @@
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>H4</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>77</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>73</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>26</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -2823,51 +2821,51 @@
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>206</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>