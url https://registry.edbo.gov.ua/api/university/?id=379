--- v1 (2026-03-10)
+++ v2 (2026-05-04)
@@ -2036,268 +2036,268 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>45166</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт підйомно-транспортних, будівельних і дорожніх машин і обладнання</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>ДС 002362</t>
+          <t>ДС 007054</t>
         </is>
       </c>
       <c r="I8" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>45243</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Будівництво, експлуатація і ремонт автомобільних доріг і аеродромів</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t>ДС 002760</t>
+          <t>ДС 007055</t>
         </is>
       </c>
       <c r="I9" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>45248</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Землевпорядкування</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>ДС 002361</t>
+          <t>ДС 007053</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>45241</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт автомобілів і двигунів</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>ДС 002360</t>
+          <t>ДС 007056</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E12" s="8" t="n">
         <v>45246</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Організація перевезень і управління на транспорті</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>ДС 002359</t>
+          <t>ДС 007057</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E13" s="8" t="n">
         <v>45247</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Організація та регулювання дорожнього руху</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДС 002358</t>
+          <t>ДС 007058</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
@@ -2820,51 +2820,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>17</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>7</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
@@ -2886,51 +2886,51 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>4</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>