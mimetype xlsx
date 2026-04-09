--- v2 (2026-02-19)
+++ v3 (2026-04-09)
@@ -5291,56 +5291,54 @@
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>Транспорт</t>
         </is>
       </c>
       <c r="E38" s="6" t="n">
         <v>42108</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Транспорт)</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="8" t="inlineStr">
         <is>
-          <t>- 10664</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I38" s="9"/>
       <c r="J38" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
@@ -5561,51 +5559,51 @@
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E44" s="6" t="n">
         <v>38947</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Філологія. Переклад (перша-англійська)</t>
         </is>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="8" t="inlineStr">
         <is>
           <t>- 10333</t>
         </is>
       </c>
       <c r="I44" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J44" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K44" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D45" s="3"/>
@@ -5680,56 +5678,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
         <v>18357</v>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G47" s="3"/>
       <c r="H47" s="8" t="inlineStr">
         <is>
-          <t>- 10634</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I47" s="9"/>
       <c r="J47" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K47" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
@@ -6736,56 +6732,54 @@
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
           <t>Транспорт</t>
         </is>
       </c>
       <c r="E71" s="6" t="n">
         <v>68074</v>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Транспорт)</t>
         </is>
       </c>
       <c r="G71" s="3"/>
       <c r="H71" s="8" t="inlineStr">
         <is>
-          <t>- 16900</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I71" s="9"/>
       <c r="J71" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K71" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D72" s="3" t="inlineStr">
         <is>
@@ -7129,56 +7123,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
         <v>87580</v>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G80" s="3"/>
       <c r="H80" s="8" t="inlineStr">
         <is>
-          <t>- 16907</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I80" s="9"/>
       <c r="J80" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K80" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
@@ -7436,51 +7428,51 @@
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
         <v>48639</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта. Психологія</t>
         </is>
       </c>
       <c r="G87" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H87" s="8" t="inlineStr">
         <is>
           <t>- 10340</t>
         </is>
       </c>
       <c r="I87" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J87" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K87" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D88" s="3"/>
@@ -9223,54 +9215,56 @@
         <is>
           <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E124" s="6" t="n">
         <v>86592</v>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
           <t>Німецька мова, англійська мова, зарубіжна література</t>
         </is>
       </c>
       <c r="G124" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H124" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I124" s="9"/>
       <c r="J124" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K124" s="9"/>
+          <t>УД 04008589</t>
+        </is>
+      </c>
+      <c r="K124" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D125" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E125" s="6" t="n">
         <v>86604</v>
       </c>
@@ -9834,51 +9828,51 @@
       <c r="C137" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
         <v>37558</v>
       </c>
       <c r="F137" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G137" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H137" s="8" t="inlineStr">
         <is>
           <t>- 10339</t>
         </is>
       </c>
       <c r="I137" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J137" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K137" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D138" s="3"/>
@@ -9924,96 +9918,96 @@
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
         <v>47665</v>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>Методика навчання іноземних мов</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H139" s="8" t="inlineStr">
         <is>
           <t>- 10337</t>
         </is>
       </c>
       <c r="I139" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J139" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K139" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D140" s="3"/>
       <c r="E140" s="6" t="n">
         <v>47772</v>
       </c>
       <c r="F140" s="3" t="inlineStr">
         <is>
           <t>Педагогіка музичного мистецтва</t>
         </is>
       </c>
       <c r="G140" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H140" s="8" t="inlineStr">
         <is>
           <t>- 10336</t>
         </is>
       </c>
       <c r="I140" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J140" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K140" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B141" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D141" s="3"/>
@@ -10102,231 +10096,231 @@
       <c r="C143" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="6" t="n">
         <v>47664</v>
       </c>
       <c r="F143" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="G143" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H143" s="8" t="inlineStr">
         <is>
           <t>- 10335</t>
         </is>
       </c>
       <c r="I143" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J143" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K143" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="6" t="n">
         <v>47666</v>
       </c>
       <c r="F144" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G144" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H144" s="8" t="inlineStr">
         <is>
           <t>- 10338</t>
         </is>
       </c>
       <c r="I144" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J144" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K144" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B145" s="8" t="inlineStr">
         <is>
           <t>054</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="6" t="n">
         <v>47667</v>
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H145" s="8" t="inlineStr">
         <is>
           <t>- 10334</t>
         </is>
       </c>
       <c r="I145" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J145" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K145" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="C146" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="6" t="n">
         <v>37577</v>
       </c>
       <c r="F146" s="3" t="inlineStr">
         <is>
           <t>Фізика</t>
         </is>
       </c>
       <c r="G146" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H146" s="8" t="inlineStr">
         <is>
           <t>- 10341</t>
         </is>
       </c>
       <c r="I146" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J146" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K146" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B147" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="6" t="n">
         <v>86941</v>
       </c>
       <c r="F147" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G147" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H147" s="8" t="inlineStr">
         <is>
           <t>- 16916</t>
         </is>
       </c>
       <c r="I147" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J147" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K147" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D148" s="3"/>
@@ -10372,186 +10366,186 @@
       <c r="C149" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="6" t="n">
         <v>86988</v>
       </c>
       <c r="F149" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="G149" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H149" s="8" t="inlineStr">
         <is>
           <t>- 16918</t>
         </is>
       </c>
       <c r="I149" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J149" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K149" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D150" s="3"/>
       <c r="E150" s="6" t="n">
         <v>86819</v>
       </c>
       <c r="F150" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G150" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H150" s="8" t="inlineStr">
         <is>
           <t>- 16919</t>
         </is>
       </c>
       <c r="I150" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J150" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K150" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B151" s="8" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D151" s="3"/>
       <c r="E151" s="6" t="n">
         <v>86942</v>
       </c>
       <c r="F151" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="G151" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H151" s="8" t="inlineStr">
         <is>
           <t>- 16920</t>
         </is>
       </c>
       <c r="I151" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J151" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K151" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B152" s="8" t="inlineStr">
         <is>
           <t>E5</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D152" s="3"/>
       <c r="E152" s="6" t="n">
         <v>86955</v>
       </c>
       <c r="F152" s="3" t="inlineStr">
         <is>
           <t>Фізика</t>
         </is>
       </c>
       <c r="G152" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H152" s="8" t="inlineStr">
         <is>
           <t>- 16921</t>
         </is>
       </c>
       <c r="I152" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J152" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K152" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K152"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
@@ -10799,51 +10793,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -10947,51 +10941,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -11461,51 +11455,51 @@
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>51</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
@@ -11663,54 +11657,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E31" s="6" t="n">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F31" s="6" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -12033,51 +12027,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E41" s="6" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F41" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -12107,51 +12101,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E43" s="6" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -12295,51 +12289,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E48" s="6" t="n">
         <v>27</v>
       </c>
       <c r="F48" s="6" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -12694,51 +12688,51 @@
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>69</v>
       </c>
       <c r="F59" s="6" t="n">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>054</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
@@ -13032,51 +13026,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E69" s="6" t="n">
         <v>13</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -13362,51 +13356,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D78" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E78" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F78" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -13473,51 +13467,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D81" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="E81" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F81" s="6" t="n">
         <v>40</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -14235,54 +14229,54 @@
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F103" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
@@ -14367,51 +14361,51 @@
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
           <t>054</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F107" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>