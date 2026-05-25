--- v0 (2025-11-03)
+++ v1 (2026-05-25)
@@ -290,111 +290,111 @@
           <t>Форма власності</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Найменування органу, до сфери управління якого належить заклад освіти</t>
         </is>
       </c>
       <c r="B10" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Поштовий індекс (місцезнаходження)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>36023</t>
+          <t>36014</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ (місцезнаходження)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010073240</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Регіон (місцезнаходження)</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Населений пункт (місцезнаходження)</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>вул. Огнівська, 12 кв 141</t>
+          <t>вул. Тролейбусна, 7</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>095 722 27 99</t>
+          <t>+38(095)-722-27-99</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>spoprovka@gmail.com</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">