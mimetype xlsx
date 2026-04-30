--- v2 (2026-01-30)
+++ v3 (2026-04-30)
@@ -367,51 +367,51 @@
         <is>
           <t>м. Бахмут</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Благовіщенська, 43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>063 48 051 34</t>
+          <t>+38(063)-425-46-25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>artped@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>www.bpk.org.ua</t>
         </is>
@@ -1951,88 +1951,88 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>