--- v2 (2026-03-16)
+++ v3 (2026-05-06)
@@ -1457,51 +1457,51 @@
         </is>
       </c>
       <c r="B2" s="8" t="n">
         <v>38</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
         <v>103</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>