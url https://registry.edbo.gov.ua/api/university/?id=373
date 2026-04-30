--- v1 (2026-02-22)
+++ v2 (2026-04-30)
@@ -3048,51 +3048,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
@@ -3312,51 +3312,51 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>