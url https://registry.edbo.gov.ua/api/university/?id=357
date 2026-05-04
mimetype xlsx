--- v1 (2026-02-03)
+++ v2 (2026-05-04)
@@ -198,95 +198,95 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
-          <t>Національна музична академія України імені П.І. Чайковського</t>
+          <t>НАЦІОНАЛЬНА МУЗИЧНА АКАДЕМІЯ УКРАЇНИ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Код</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>357</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Код головного закладу</t>
         </is>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Коротка назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
-          <t>НМАУ ім. П.І. Чайковського</t>
+          <t>НМАУ "Київська консерваторія"</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
-          <t>Ukrainian National Tchaikovsky Academy of Music</t>
+          <t>NATIONAL MUSICAL ACADEMY OF UKRAINE</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>1913</t>
         </is>
@@ -326,99 +326,99 @@
         <is>
           <t>Міністерство культури України</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Поштовий індекс (місцезнаходження)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
           <t>01001</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ (місцезнаходження)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000624772</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Регіон (місцезнаходження)</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Населений пункт (місцезнаходження)</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Городецького, 1-3/11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>(044)279-07-92</t>
+          <t>+38(044)-279-07-92</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>cancelyariya@knmau.соm.ua.</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>www.knmau.com.ua</t>
         </is>
@@ -1739,92 +1739,92 @@
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>43476</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Культурологія: музична культурологія</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="8" t="inlineStr">
         <is>
           <t>- 1436</t>
         </is>
       </c>
       <c r="I23" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>83934</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Культурологія: музична культурологія</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="8" t="inlineStr">
         <is>
           <t>- 14117</t>
         </is>
       </c>
       <c r="I24" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D25" s="3"/>
@@ -3471,54 +3471,56 @@
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
         <v>86319</v>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G63" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H63" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I63" s="9"/>
+          <t>- 20093</t>
+        </is>
+      </c>
+      <c r="I63" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J63" s="8" t="inlineStr">
         <is>
           <t>АД 11020171</t>
         </is>
       </c>
       <c r="K63" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
@@ -4197,350 +4199,350 @@
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
         <v>37198</v>
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H79" s="8" t="inlineStr">
         <is>
           <t>- 828</t>
         </is>
       </c>
       <c r="I79" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J79" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K79" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
         <v>37199</v>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="G80" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H80" s="8" t="inlineStr">
         <is>
           <t>- 1073</t>
         </is>
       </c>
       <c r="I80" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J80" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K80" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
         <v>83936</v>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="G81" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H81" s="8" t="inlineStr">
         <is>
           <t>- 14118</t>
         </is>
       </c>
       <c r="I81" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J81" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K81" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
         <v>83937</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H82" s="8" t="inlineStr">
         <is>
           <t>- 14119</t>
         </is>
       </c>
       <c r="I82" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J82" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K82" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
         <v>48458</v>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G83" s="3"/>
       <c r="H83" s="8" t="inlineStr">
         <is>
           <t>- 2406</t>
         </is>
       </c>
       <c r="I83" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J83" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K83" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
         <v>48459</v>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="G84" s="3"/>
       <c r="H84" s="8" t="inlineStr">
         <is>
           <t>- 2407</t>
         </is>
       </c>
       <c r="I84" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J84" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K84" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
         <v>83941</v>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G85" s="3"/>
       <c r="H85" s="8" t="inlineStr">
         <is>
           <t>- 14120</t>
         </is>
       </c>
       <c r="I85" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J85" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K85" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
         <v>83928</v>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="G86" s="3"/>
       <c r="H86" s="8" t="inlineStr">
         <is>
           <t>- 14116</t>
         </is>
       </c>
       <c r="I86" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J86" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K86" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K86"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
@@ -4640,51 +4642,51 @@
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
@@ -4710,51 +4712,51 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
@@ -4875,51 +4877,51 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>