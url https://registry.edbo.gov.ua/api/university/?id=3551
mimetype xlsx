--- v1 (2025-12-08)
+++ v2 (2026-04-29)
@@ -700,54 +700,56 @@
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>48245</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H4" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I4" s="9"/>
+          <t>- 20610</t>
+        </is>
+      </c>
+      <c r="I4" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>F1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">