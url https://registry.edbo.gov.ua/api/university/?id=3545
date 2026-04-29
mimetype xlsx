--- v1 (2025-12-15)
+++ v2 (2026-04-29)
@@ -616,92 +616,92 @@
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>25868</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t>- 893</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>25869</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Процеси механічної обробки, верстати та інструменти</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t>- 892</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>G8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D4" s="3"/>