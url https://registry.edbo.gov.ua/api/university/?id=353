--- v2 (2026-03-17)
+++ v3 (2026-05-04)
@@ -24,51 +24,51 @@
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Ліцензії ПДО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Освітні програми" sheetId="8" state="visible" r:id="rId9"/>
     <sheet name="Здобувачі ВО" sheetId="9" state="visible" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$3</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$11</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$39</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$14</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$7</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$198</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$144</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
@@ -562,51 +562,51 @@
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:A12"/>
+  <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="2" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Назва факультета</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Чернівецький інститут Міжнародного університету</t>
         </is>
       </c>
     </row>
@@ -626,84 +626,77 @@
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Факультет кібербезпеки, програмної інженерії та комп`ютерних наук</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Факультет медицини та громадського здоров`я</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Факультет менеджменту, готельно-ресторанної справи та туризму</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>Факультет післядипломної медичної освіти Міжнародного університету</t>
+          <t>Факультет права та економіки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>Факультет права та економіки</t>
+          <t>Факультет стоматології</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
-          <t>Факультет стоматології</t>
+          <t>Факультет фармації та медсестринства</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>Факультет фармації та медсестринства</t>
-[...5 lines deleted...]
-        <is>
           <t>Центр міжнародної освіти</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:A12"/>
+  <autoFilter ref="A1:A11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -2081,56 +2074,54 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>D9</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="F33" s="6" t="n">
         <v>22</v>
       </c>
       <c r="G33" s="7" t="inlineStr">
         <is>
-          <t> 14099</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H33" s="9"/>
       <c r="I33" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="3" t="inlineStr">
         <is>
@@ -2315,56 +2306,54 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="F39" s="6" t="n">
         <v>22</v>
       </c>
       <c r="G39" s="7" t="inlineStr">
         <is>
-          <t> 10601</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H39" s="9"/>
       <c r="I39" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 04.03.2021 № 26-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I39"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L14"/>
   <sheetViews>
@@ -10483,56 +10472,54 @@
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D167" s="3"/>
       <c r="E167" s="6" t="n">
         <v>48112</v>
       </c>
       <c r="F167" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="G167" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H167" s="7" t="inlineStr">
         <is>
-          <t>- 11316</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I167" s="9"/>
       <c r="J167" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K167" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B168" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C168" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D168" s="3"/>
       <c r="E168" s="6" t="n">
@@ -10661,51 +10648,51 @@
       <c r="C171" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D171" s="3"/>
       <c r="E171" s="6" t="n">
         <v>48105</v>
       </c>
       <c r="F171" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G171" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H171" s="7" t="inlineStr">
         <is>
           <t>- 2084</t>
         </is>
       </c>
       <c r="I171" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J171" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K171" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B172" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D172" s="3"/>
@@ -11095,56 +11082,54 @@
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D181" s="3"/>
       <c r="E181" s="6" t="n">
         <v>48251</v>
       </c>
       <c r="F181" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="G181" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H181" s="7" t="inlineStr">
         <is>
-          <t>- 10601</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I181" s="9"/>
       <c r="J181" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K181" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B182" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C182" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D182" s="3"/>
       <c r="E182" s="6" t="n">
@@ -11183,56 +11168,54 @@
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C183" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D183" s="3"/>
       <c r="E183" s="6" t="n">
         <v>85069</v>
       </c>
       <c r="F183" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="G183" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H183" s="7" t="inlineStr">
         <is>
-          <t>- 14101</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I183" s="9"/>
       <c r="J183" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K183" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B184" s="7" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D184" s="3"/>
       <c r="E184" s="6" t="n">
@@ -11447,51 +11430,51 @@
       <c r="C189" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D189" s="3"/>
       <c r="E189" s="6" t="n">
         <v>82309</v>
       </c>
       <c r="F189" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G189" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H189" s="7" t="inlineStr">
         <is>
           <t>- 14097</t>
         </is>
       </c>
       <c r="I189" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J189" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K189" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B190" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D190" s="3"/>
@@ -11533,56 +11516,54 @@
         <is>
           <t>D9</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D191" s="3"/>
       <c r="E191" s="6" t="n">
         <v>73409</v>
       </c>
       <c r="F191" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="G191" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H191" s="7" t="inlineStr">
         <is>
-          <t>- 14099</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I191" s="9"/>
       <c r="J191" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K191" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B192" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C192" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D192" s="3"/>
       <c r="E192" s="6" t="n">
@@ -12138,51 +12119,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>20</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -12356,51 +12337,51 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
@@ -12430,54 +12411,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
@@ -12631,51 +12612,51 @@
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>7</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
@@ -12829,84 +12810,84 @@
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>36</v>
       </c>
       <c r="F27" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>35</v>
       </c>
       <c r="F28" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
@@ -12958,51 +12939,51 @@
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
@@ -13230,54 +13211,54 @@
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
@@ -13333,194 +13314,194 @@
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F42" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E43" s="6" t="n">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F45" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E46" s="6" t="n">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="F46" s="6" t="n">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
@@ -13620,147 +13601,147 @@
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F50" s="6" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
         <v>98</v>
       </c>
       <c r="F51" s="6" t="n">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F53" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -13782,51 +13763,51 @@
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="F55" s="6" t="n">
         <v>50</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
@@ -13914,87 +13895,87 @@
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="F59" s="6" t="n">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Статистика</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F60" s="6" t="n">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
@@ -14046,84 +14027,84 @@
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="F64" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
@@ -14178,51 +14159,51 @@
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F67" s="6" t="n">
         <v>13</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
@@ -14284,85 +14265,85 @@
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
         <v>20</v>
       </c>
       <c r="F70" s="6" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E71" s="6" t="n">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
@@ -14387,51 +14368,51 @@
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
         <v>141</v>
       </c>
       <c r="F73" s="6" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
@@ -14486,114 +14467,114 @@
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
         <v>142</v>
       </c>
       <c r="F76" s="6" t="n">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F77" s="6" t="n">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F78" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -14895,51 +14876,51 @@
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F88" s="6" t="n">
         <v>28</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>D9</t>
         </is>
       </c>
@@ -15368,51 +15349,51 @@
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
         <v>18</v>
       </c>
       <c r="F102" s="6" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
@@ -15435,51 +15416,51 @@
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -15505,120 +15486,120 @@
       <c r="H105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F106" s="6" t="n">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F107" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F108" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
@@ -15637,51 +15618,51 @@
       <c r="H109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F110" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
@@ -15736,117 +15717,117 @@
       <c r="H112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
-        <v>363</v>
+        <v>379</v>
       </c>
       <c r="F113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>264</v>
+        <v>284</v>
       </c>
       <c r="F114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F115" s="6" t="n">
         <v>24</v>
       </c>
       <c r="G115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
@@ -15942,84 +15923,84 @@
       <c r="H118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B119" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F119" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F120" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
@@ -16374,51 +16355,51 @@
       <c r="I131" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B132" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F132" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B133" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
@@ -16506,51 +16487,51 @@
       <c r="I135" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B136" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F136" s="6" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B137" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>