--- v0 (2025-12-17)
+++ v1 (2026-05-01)
@@ -916,92 +916,92 @@
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>27083</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Політика і лідерство у вищій освіті</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t>- 2106</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>27084</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Викладання і навчання у вищій освіті</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t>- 2109</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>033</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
@@ -1045,96 +1045,96 @@
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>71556</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Політика і лідерство у вищій освіті</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t>- 10716</t>
         </is>
       </c>
       <c r="I5" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>71558</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Викладання і навчання у вищій освіті</t>
         </is>
       </c>
       <c r="G6" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t>- 10717</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K6"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>