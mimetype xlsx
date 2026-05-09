--- v2 (2026-03-05)
+++ v3 (2026-05-09)
@@ -811,55 +811,55 @@
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>28233</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>073 Менеджмент</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
-          <t>- 11331</t>
+          <t>- 20577</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46134</v>
+        <v>46498</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D3" s="3"/>