--- v3 (2026-03-26)
+++ v4 (2026-05-25)
@@ -22,52 +22,52 @@
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Освітні програми" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Здобувачі ВО" sheetId="7" state="visible" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$3</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$74</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$75</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$45</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -700,51 +700,51 @@
         <v>28</v>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Рівень освіти/ Освітній ступінь</t>
         </is>
       </c>
@@ -846,68 +846,105 @@
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>40</v>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t> 3136</t>
         </is>
       </c>
       <c r="H3" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 11.02.2021 № 17-л</t>
         </is>
       </c>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>Магістр</t>
+        </is>
+      </c>
+      <c r="B4" s="7" t="inlineStr">
+        <is>
+          <t>D8</t>
+        </is>
+      </c>
+      <c r="C4" s="3" t="inlineStr">
+        <is>
+          <t>Право</t>
+        </is>
+      </c>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3" t="inlineStr">
+        <is>
+          <t>Право</t>
+        </is>
+      </c>
+      <c r="F4" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="G4" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H4" s="9"/>
+      <c r="I4" s="3" t="inlineStr">
+        <is>
+          <t>Наказ МОН від 18.05.2026 № 85-л</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:I3"/>
+  <autoFilter ref="A1:I4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K74"/>
+  <dimension ref="A1:K75"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -1755,54 +1792,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>64586</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I21" s="9"/>
+          <t>- 21220</t>
+        </is>
+      </c>
+      <c r="I21" s="9" t="n">
+        <v>46519</v>
+      </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
@@ -3806,347 +3845,390 @@
         </is>
       </c>
       <c r="H67" s="7" t="inlineStr">
         <is>
           <t>- 12130</t>
         </is>
       </c>
       <c r="I67" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J67" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K67" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>70332</v>
+        <v>88147</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G68" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t>- 20110</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I68" s="9"/>
       <c r="J68" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K68" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>70328</v>
+        <v>70332</v>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G69" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H69" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I69" s="9"/>
+          <t>- 20110</t>
+        </is>
+      </c>
+      <c r="I69" s="9" t="n">
+        <v>46379</v>
+      </c>
       <c r="J69" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K69" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
-          <t>G19</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
-        <v>70319</v>
+        <v>70328</v>
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G70" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I70" s="9"/>
       <c r="J70" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K70" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>G19</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
-        <v>48236</v>
+        <v>70319</v>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G71" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H71" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I71" s="9"/>
       <c r="J71" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K71" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
-        <v>48237</v>
+        <v>48236</v>
       </c>
       <c r="F72" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G72" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I72" s="9"/>
       <c r="J72" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K72" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
-        <v>87800</v>
+        <v>48237</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H73" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I73" s="9"/>
       <c r="J73" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K73" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
-        <v>87801</v>
+        <v>87800</v>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G74" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I74" s="9"/>
       <c r="J74" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K74" s="9"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B75" s="7" t="inlineStr">
+        <is>
+          <t>D3</t>
+        </is>
+      </c>
+      <c r="C75" s="3" t="inlineStr">
+        <is>
+          <t>Менеджмент</t>
+        </is>
+      </c>
+      <c r="D75" s="3"/>
+      <c r="E75" s="6" t="n">
+        <v>87801</v>
+      </c>
+      <c r="F75" s="3" t="inlineStr">
+        <is>
+          <t>Менеджмент</t>
+        </is>
+      </c>
+      <c r="G75" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H75" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I75" s="9"/>
+      <c r="J75" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K75" s="9"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:K74"/>
+  <autoFilter ref="A1:K75"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -4347,51 +4429,51 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -4413,51 +4495,51 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>1</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
@@ -4545,87 +4627,87 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>3</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
@@ -4648,51 +4730,51 @@
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>4</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
@@ -4783,51 +4865,51 @@
       <c r="I18" s="6" t="n">
         <v>1</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>45</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>1</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
@@ -4879,117 +4961,117 @@
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>34</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>4</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
@@ -5044,84 +5126,84 @@
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>16</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>1</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
@@ -5316,51 +5398,51 @@
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>27</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
@@ -5583,51 +5665,51 @@
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>