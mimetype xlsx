--- v2 (2026-02-22)
+++ v3 (2026-05-04)
@@ -944,94 +944,94 @@
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Архітектура</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G4" s="7" t="inlineStr">
         <is>
           <t> 17811</t>
         </is>
       </c>
       <c r="H4" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 18.04.2025 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Екстрена медицина</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>75</v>
       </c>
       <c r="G5" s="7" t="inlineStr">
         <is>
           <t> 17810</t>
         </is>
       </c>
       <c r="H5" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 18.04.2025 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
@@ -1065,129 +1065,129 @@
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Архітектура</t>
         </is>
       </c>
       <c r="F7" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G7" s="7" t="inlineStr">
         <is>
           <t> 1944</t>
         </is>
       </c>
       <c r="H7" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 26.04.2021 № 53-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="F8" s="6" t="n">
         <v>75</v>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
           <t> 1650</t>
         </is>
       </c>
       <c r="H8" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I8" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 26.04.2021 № 53-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="F9" s="6" t="n">
         <v>100</v>
       </c>
       <c r="G9" s="7" t="inlineStr">
         <is>
           <t> 628</t>
         </is>
       </c>
       <c r="H9" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 26.04.2021 № 53-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="inlineStr">
@@ -1297,51 +1297,51 @@
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="F13" s="6" t="n">
         <v>75</v>
       </c>
       <c r="G13" s="7" t="inlineStr">
         <is>
           <t> 17806</t>
         </is>
       </c>
       <c r="H13" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I13" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 18.04.2025 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="3" t="inlineStr">
@@ -1457,51 +1457,51 @@
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="F17" s="6" t="n">
         <v>75</v>
       </c>
       <c r="G17" s="7" t="inlineStr">
         <is>
           <t> 337</t>
         </is>
       </c>
       <c r="H17" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I17" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 26.04.2021 № 53-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="3" t="inlineStr">
@@ -2204,51 +2204,51 @@
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>26825</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t>- 483</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
@@ -2868,51 +2868,51 @@
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>26842</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Архітектура</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
           <t>- 1944</t>
         </is>
       </c>
       <c r="I19" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
@@ -2950,92 +2950,92 @@
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>47916</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
           <t>- 1650</t>
         </is>
       </c>
       <c r="I21" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>26845</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
           <t>- 628</t>
         </is>
       </c>
       <c r="I22" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D23" s="3"/>
@@ -3153,51 +3153,51 @@
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>26829</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
           <t>- 1412</t>
         </is>
       </c>
       <c r="I26" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D27" s="3"/>
@@ -3323,51 +3323,51 @@
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D30" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E30" s="6" t="n">
         <v>75208</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
           <t>- 17808</t>
         </is>
       </c>
       <c r="I30" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
@@ -3753,51 +3753,51 @@
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>75121</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="7" t="inlineStr">
         <is>
           <t>- 17809</t>
         </is>
       </c>
       <c r="I40" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D41" s="3"/>
@@ -4114,51 +4114,51 @@
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>75185</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Архітектура</t>
         </is>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="7" t="inlineStr">
         <is>
           <t>- 17811</t>
         </is>
       </c>
       <c r="I49" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J49" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K49" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D50" s="3"/>
@@ -4200,51 +4200,51 @@
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t>Екстрена медицина</t>
         </is>
       </c>
       <c r="E51" s="6" t="n">
         <v>75181</v>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="7" t="inlineStr">
         <is>
           <t>- 17810</t>
         </is>
       </c>
       <c r="I51" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J51" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K51" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D52" s="3"/>
@@ -4513,51 +4513,51 @@
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
         <v>25950</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
           <t>- 482</t>
         </is>
       </c>
       <c r="I58" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D59" s="3"/>
@@ -4783,51 +4783,51 @@
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
         <v>11673</v>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="G64" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H64" s="7" t="inlineStr">
         <is>
           <t>- 337</t>
         </is>
       </c>
       <c r="I64" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K64" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D65" s="3"/>
@@ -5331,51 +5331,51 @@
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E76" s="6" t="n">
         <v>74931</v>
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="G76" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
           <t>- 17807</t>
         </is>
       </c>
       <c r="I76" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K76" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D77" s="3" t="inlineStr">
@@ -5826,51 +5826,51 @@
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
         <v>74940</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="G87" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H87" s="7" t="inlineStr">
         <is>
           <t>- 17806</t>
         </is>
       </c>
       <c r="I87" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J87" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K87" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D88" s="3"/>
@@ -6625,81 +6625,81 @@
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>13</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
@@ -6992,51 +6992,51 @@
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>36</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
@@ -7165,51 +7165,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно)</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
         <v>34</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
@@ -7261,87 +7261,87 @@
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F29" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>41</v>
       </c>
       <c r="F30" s="6" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
@@ -7393,117 +7393,117 @@
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F33" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
@@ -7562,51 +7562,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>Екстрена медицина</t>
         </is>
       </c>
       <c r="E38" s="6" t="n">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
@@ -7793,51 +7793,51 @@
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F45" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
@@ -8069,51 +8069,51 @@
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F53" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
@@ -8201,51 +8201,51 @@
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
@@ -8341,51 +8341,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E61" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F61" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
@@ -8443,51 +8443,51 @@
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
         <v>12</v>
       </c>
       <c r="F64" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -8506,51 +8506,51 @@
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F66" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
@@ -8572,84 +8572,84 @@
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
@@ -8774,51 +8774,51 @@
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
@@ -8939,54 +8939,54 @@
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F79" s="6" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I79"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">