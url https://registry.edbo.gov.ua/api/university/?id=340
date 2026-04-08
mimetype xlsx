--- v2 (2026-02-11)
+++ v3 (2026-04-08)
@@ -21,51 +21,51 @@
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Освітні програми" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Здобувачі ВО" sheetId="6" state="visible" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$9</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$224</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$136</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$135</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -934,54 +934,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>53990</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Освітня діяльність педагога в умовах інклюзії</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I3" s="9"/>
+          <t>- 19966</t>
+        </is>
+      </c>
+      <c r="I3" s="9" t="n">
+        <v>46435</v>
+      </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
@@ -1024,215 +1026,215 @@
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>8447</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t>УД 10015551</t>
         </is>
       </c>
       <c r="K5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>32097</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта, середня освіта (Англійська мова і література)</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t>УД 10015551</t>
         </is>
       </c>
       <c r="K6" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>32123</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта, спеціальна освіта (Інклюзивна освіта)</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="8" t="inlineStr">
         <is>
           <t>УД 10015551</t>
         </is>
       </c>
       <c r="K7" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>36880</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта, психологія (практична психологія)</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="8" t="inlineStr">
         <is>
           <t>УД 10015551</t>
         </is>
       </c>
       <c r="K8" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>63582</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта (освітній менеджмент)</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="8" t="inlineStr">
         <is>
           <t>УД 10015551</t>
         </is>
       </c>
       <c r="K9" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>39952</v>
@@ -1317,96 +1319,96 @@
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
         <v>23070</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Біологія та здоров’я людини)</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="8" t="inlineStr">
         <is>
           <t>- 2877</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>31425</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Географія)</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="8" t="inlineStr">
         <is>
           <t>- 2883</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
@@ -1499,231 +1501,231 @@
         <is>
           <t>Історія</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
         <v>22821</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія)</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I16" s="9"/>
       <c r="J16" s="8" t="inlineStr">
         <is>
           <t>УД 10015557</t>
         </is>
       </c>
       <c r="K16" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>Історія</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
         <v>53783</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія, Правознавство)</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I17" s="9"/>
       <c r="J17" s="8" t="inlineStr">
         <is>
           <t>УД 10015557</t>
         </is>
       </c>
       <c r="K17" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
         <v>64460</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Середня освіта ( Історія, правознавство та громадянська освіта)</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I18" s="9"/>
       <c r="J18" s="8" t="inlineStr">
         <is>
           <t>УД 10015557</t>
         </is>
       </c>
       <c r="K18" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E19" s="6" t="n">
         <v>22866</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Математика)</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="8" t="inlineStr">
         <is>
           <t>- 2881</t>
         </is>
       </c>
       <c r="I19" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J19" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
         <v>64463</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мистецтво. Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I20" s="9"/>
       <c r="J20" s="8" t="inlineStr">
         <is>
           <t>УД 10015556</t>
         </is>
       </c>
       <c r="K20" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E21" s="6" t="n">
         <v>64461</v>
@@ -1812,90 +1814,90 @@
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
         <v>25694</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Музичне мистецтво).</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I23" s="9"/>
       <c r="J23" s="8" t="inlineStr">
         <is>
           <t>УД 10015556</t>
         </is>
       </c>
       <c r="K23" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E24" s="6" t="n">
         <v>32387</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Образотворче мистецтво)</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="8" t="inlineStr">
         <is>
           <t>УД 10015577</t>
         </is>
       </c>
       <c r="I24" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
@@ -2080,135 +2082,135 @@
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E29" s="6" t="n">
         <v>25658</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізична культура).</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I29" s="9"/>
       <c r="J29" s="8" t="inlineStr">
         <is>
           <t>УД 10015554</t>
         </is>
       </c>
       <c r="K29" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D30" s="3" t="inlineStr">
         <is>
           <t>Видавничо-поліграфічна справа</t>
         </is>
       </c>
       <c r="E30" s="6" t="n">
         <v>22829</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Видавничо-поліграфічна справа)</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="8" t="inlineStr">
         <is>
           <t>- 2882</t>
         </is>
       </c>
       <c r="I30" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J30" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>Документознавство</t>
         </is>
       </c>
       <c r="E31" s="6" t="n">
         <v>22824</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Документознавство)</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="8" t="inlineStr">
         <is>
           <t>- 2873</t>
         </is>
       </c>
       <c r="I31" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J31" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
@@ -2254,96 +2256,96 @@
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Сфера обслуговування</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
         <v>22826</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Сфера обслуговування)</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="8" t="inlineStr">
         <is>
           <t>- 2874</t>
         </is>
       </c>
       <c r="I33" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J33" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>Товарознавство</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
         <v>22825</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Товарознавство)</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="8" t="inlineStr">
         <is>
           <t>- 2875</t>
         </is>
       </c>
       <c r="I34" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
@@ -2666,180 +2668,180 @@
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E43" s="6" t="n">
         <v>22861</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська.</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="8" t="inlineStr">
         <is>
           <t>- 2938</t>
         </is>
       </c>
       <c r="I43" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J43" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
         <v>11511</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I44" s="9"/>
       <c r="J44" s="8" t="inlineStr">
         <is>
           <t>УД 10015564</t>
         </is>
       </c>
       <c r="K44" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
         <v>22873</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Економічна теорія та економічна політика</t>
         </is>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I45" s="9"/>
       <c r="J45" s="8" t="inlineStr">
         <is>
           <t>УД 10015564</t>
         </is>
       </c>
       <c r="K45" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
         <v>11131</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I46" s="9"/>
       <c r="J46" s="8" t="inlineStr">
         <is>
           <t>УД 10015566</t>
         </is>
       </c>
       <c r="K46" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
         <v>9150</v>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
@@ -3039,92 +3041,92 @@
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>10998</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I52" s="9"/>
       <c r="J52" s="8" t="inlineStr">
         <is>
           <t>УД 10015568</t>
         </is>
       </c>
       <c r="K52" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>22875</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Облік і аудит</t>
         </is>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I53" s="9"/>
       <c r="J53" s="8" t="inlineStr">
         <is>
           <t>УД 10015568</t>
         </is>
       </c>
       <c r="K53" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>22877</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>Фінанси публічного сектора</t>
@@ -3203,51 +3205,51 @@
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>59018</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I56" s="9"/>
       <c r="J56" s="8" t="inlineStr">
         <is>
           <t>УД 10075445</t>
         </is>
       </c>
       <c r="K56" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
         <v>25699</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -3355,51 +3357,51 @@
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
         <v>12998</v>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G60" s="3"/>
       <c r="H60" s="8" t="inlineStr">
         <is>
           <t>УД 10015596</t>
         </is>
       </c>
       <c r="I60" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J60" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K60" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D61" s="3"/>
@@ -3513,51 +3515,51 @@
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
         <v>20245</v>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G64" s="3"/>
       <c r="H64" s="8" t="inlineStr">
         <is>
           <t>- 2876</t>
         </is>
       </c>
       <c r="I64" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J64" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K64" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D65" s="3"/>
@@ -3685,96 +3687,96 @@
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D68" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E68" s="6" t="n">
         <v>74094</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Біологія та здоров’я людини)</t>
         </is>
       </c>
       <c r="G68" s="3"/>
       <c r="H68" s="8" t="inlineStr">
         <is>
           <t>- 18452</t>
         </is>
       </c>
       <c r="I68" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J68" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K68" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E69" s="6" t="n">
         <v>74100</v>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Географія)</t>
         </is>
       </c>
       <c r="G69" s="3"/>
       <c r="H69" s="8" t="inlineStr">
         <is>
           <t>- 18453</t>
         </is>
       </c>
       <c r="I69" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J69" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K69" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
@@ -3949,51 +3951,51 @@
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D74" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E74" s="6" t="n">
         <v>74388</v>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Математика)</t>
         </is>
       </c>
       <c r="G74" s="3"/>
       <c r="H74" s="8" t="inlineStr">
         <is>
           <t>- 18451</t>
         </is>
       </c>
       <c r="I74" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J74" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K74" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B75" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D75" s="3" t="inlineStr">
@@ -4258,51 +4260,51 @@
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D81" s="3" t="inlineStr">
         <is>
           <t>Товарознавство</t>
         </is>
       </c>
       <c r="E81" s="6" t="n">
         <v>87399</v>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Товарознавство)</t>
         </is>
       </c>
       <c r="G81" s="3"/>
       <c r="H81" s="8" t="inlineStr">
         <is>
           <t>- 18454</t>
         </is>
       </c>
       <c r="I81" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J81" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K81" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D82" s="3" t="inlineStr">
@@ -4471,51 +4473,51 @@
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D86" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E86" s="6" t="n">
         <v>74073</v>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="G86" s="3"/>
       <c r="H86" s="8" t="inlineStr">
         <is>
           <t>- 18457</t>
         </is>
       </c>
       <c r="I86" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J86" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K86" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D87" s="3"/>
@@ -4992,51 +4994,51 @@
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
         <v>74300</v>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G99" s="3"/>
       <c r="H99" s="8" t="inlineStr">
         <is>
           <t>- 18458</t>
         </is>
       </c>
       <c r="I99" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J99" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K99" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D100" s="3"/>
@@ -5115,51 +5117,51 @@
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
         <v>32203</v>
       </c>
       <c r="F102" s="3" t="inlineStr">
         <is>
           <t>Педагогіка вищої школи</t>
         </is>
       </c>
       <c r="G102" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H102" s="8" t="inlineStr">
         <is>
           <t>- 2879</t>
         </is>
       </c>
       <c r="I102" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J102" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K102" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D103" s="3"/>
@@ -5256,186 +5258,186 @@
       <c r="E105" s="6" t="n">
         <v>22651</v>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G105" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H105" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I105" s="9"/>
       <c r="J105" s="8" t="inlineStr">
         <is>
           <t>УД 10015552</t>
         </is>
       </c>
       <c r="K105" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
         <v>32192</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта, середня освіта (Англійська мова і література)</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H106" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I106" s="9"/>
       <c r="J106" s="8" t="inlineStr">
         <is>
           <t>УД 10015552</t>
         </is>
       </c>
       <c r="K106" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
         <v>35221</v>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта, освітній менеджмент</t>
         </is>
       </c>
       <c r="G107" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H107" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I107" s="9"/>
       <c r="J107" s="8" t="inlineStr">
         <is>
           <t>УД 10015552</t>
         </is>
       </c>
       <c r="K107" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
         <v>65578</v>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта, практична психологія</t>
         </is>
       </c>
       <c r="G108" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H108" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I108" s="9"/>
       <c r="J108" s="8" t="inlineStr">
         <is>
           <t>УД 10015552</t>
         </is>
       </c>
       <c r="K108" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D109" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E109" s="6" t="n">
         <v>40001</v>
@@ -5581,51 +5583,51 @@
       </c>
       <c r="D112" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E112" s="6" t="n">
         <v>22681</v>
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Географія)</t>
         </is>
       </c>
       <c r="G112" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H112" s="8" t="inlineStr">
         <is>
           <t>УД 10015583</t>
         </is>
       </c>
       <c r="I112" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J112" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K112" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B113" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D113" s="3" t="inlineStr">
@@ -5636,241 +5638,241 @@
       <c r="E113" s="6" t="n">
         <v>22697</v>
       </c>
       <c r="F113" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія)</t>
         </is>
       </c>
       <c r="G113" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H113" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I113" s="9"/>
       <c r="J113" s="8" t="inlineStr">
         <is>
           <t>УД 10015558</t>
         </is>
       </c>
       <c r="K113" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D114" s="3" t="inlineStr">
         <is>
           <t>Історія</t>
         </is>
       </c>
       <c r="E114" s="6" t="n">
         <v>31591</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія)</t>
         </is>
       </c>
       <c r="G114" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H114" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I114" s="9"/>
       <c r="J114" s="8" t="inlineStr">
         <is>
           <t>УД 10015558</t>
         </is>
       </c>
       <c r="K114" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D115" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E115" s="6" t="n">
         <v>64479</v>
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія та громадянська освіта)</t>
         </is>
       </c>
       <c r="G115" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H115" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I115" s="9"/>
       <c r="J115" s="8" t="inlineStr">
         <is>
           <t>УД 10015558</t>
         </is>
       </c>
       <c r="K115" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D116" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E116" s="6" t="n">
         <v>64484</v>
       </c>
       <c r="F116" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія та громадянська освіта)</t>
         </is>
       </c>
       <c r="G116" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H116" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I116" s="9"/>
       <c r="J116" s="8" t="inlineStr">
         <is>
           <t>УД 10015558</t>
         </is>
       </c>
       <c r="K116" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B117" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D117" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E117" s="6" t="n">
         <v>22645</v>
       </c>
       <c r="F117" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Математика)</t>
         </is>
       </c>
       <c r="G117" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H117" s="8" t="inlineStr">
         <is>
           <t>УД 10015584</t>
         </is>
       </c>
       <c r="I117" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J117" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K117" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D118" s="3" t="inlineStr">
@@ -6351,51 +6353,51 @@
       </c>
       <c r="D128" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E128" s="6" t="n">
         <v>34892</v>
       </c>
       <c r="F128" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Образотворче мистецтво)</t>
         </is>
       </c>
       <c r="G128" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H128" s="8" t="inlineStr">
         <is>
           <t>- 2884</t>
         </is>
       </c>
       <c r="I128" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J128" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K128" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B129" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D129" s="3" t="inlineStr">
@@ -6602,51 +6604,51 @@
       <c r="E133" s="6" t="n">
         <v>22695</v>
       </c>
       <c r="F133" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізична культура)</t>
         </is>
       </c>
       <c r="G133" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H133" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I133" s="9"/>
       <c r="J133" s="8" t="inlineStr">
         <is>
           <t>УД 10015555</t>
         </is>
       </c>
       <c r="K133" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D134" s="3" t="inlineStr">
         <is>
           <t>Документознавство</t>
         </is>
       </c>
       <c r="E134" s="6" t="n">
         <v>22717</v>
@@ -6882,51 +6884,51 @@
       </c>
       <c r="D139" s="3" t="inlineStr">
         <is>
           <t>Товарознавство</t>
         </is>
       </c>
       <c r="E139" s="6" t="n">
         <v>22714</v>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Товарознавство)</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H139" s="8" t="inlineStr">
         <is>
           <t>- 2880</t>
         </is>
       </c>
       <c r="I139" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J139" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K139" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D140" s="3" t="inlineStr">
@@ -7338,51 +7340,51 @@
       <c r="C149" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="6" t="n">
         <v>31603</v>
       </c>
       <c r="F149" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G149" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H149" s="8" t="inlineStr">
         <is>
           <t>УД 10015591</t>
         </is>
       </c>
       <c r="I149" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J149" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K149" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D150" s="3"/>
@@ -7694,96 +7696,96 @@
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D157" s="3"/>
       <c r="E157" s="6" t="n">
         <v>22698</v>
       </c>
       <c r="F157" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G157" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H157" s="8" t="inlineStr">
         <is>
           <t>УД 10015595</t>
         </is>
       </c>
       <c r="I157" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J157" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K157" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B158" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C158" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D158" s="3"/>
       <c r="E158" s="6" t="n">
         <v>22563</v>
       </c>
       <c r="F158" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G158" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H158" s="8" t="inlineStr">
         <is>
           <t>УД 10015597</t>
         </is>
       </c>
       <c r="I158" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J158" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K158" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B159" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D159" s="3"/>
@@ -7917,51 +7919,51 @@
       <c r="C162" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D162" s="3"/>
       <c r="E162" s="6" t="n">
         <v>74235</v>
       </c>
       <c r="F162" s="3" t="inlineStr">
         <is>
           <t>Педагогіка вищої школи</t>
         </is>
       </c>
       <c r="G162" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H162" s="8" t="inlineStr">
         <is>
           <t>- 18459</t>
         </is>
       </c>
       <c r="I162" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J162" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K162" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B163" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D163" s="3"/>
@@ -8056,51 +8058,51 @@
       <c r="E165" s="6" t="n">
         <v>74487</v>
       </c>
       <c r="F165" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G165" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H165" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I165" s="9"/>
       <c r="J165" s="8" t="inlineStr">
         <is>
           <t>УД 11021283</t>
         </is>
       </c>
       <c r="K165" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B166" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C166" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D166" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E166" s="6" t="n">
         <v>74079</v>
@@ -8197,51 +8199,51 @@
       </c>
       <c r="D168" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E168" s="6" t="n">
         <v>74107</v>
       </c>
       <c r="F168" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Географія)</t>
         </is>
       </c>
       <c r="G168" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H168" s="8" t="inlineStr">
         <is>
           <t>УД 10015583</t>
         </is>
       </c>
       <c r="I168" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J168" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K168" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B169" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D169" s="3" t="inlineStr">
@@ -8346,143 +8348,143 @@
       <c r="E171" s="6" t="n">
         <v>74348</v>
       </c>
       <c r="F171" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія та громадянська освіта)</t>
         </is>
       </c>
       <c r="G171" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H171" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I171" s="9"/>
       <c r="J171" s="8" t="inlineStr">
         <is>
           <t>УД 11021285</t>
         </is>
       </c>
       <c r="K171" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B172" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D172" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E172" s="6" t="n">
         <v>74350</v>
       </c>
       <c r="F172" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія та громадянська освіта)</t>
         </is>
       </c>
       <c r="G172" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H172" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I172" s="9"/>
       <c r="J172" s="8" t="inlineStr">
         <is>
           <t>УД 11021285</t>
         </is>
       </c>
       <c r="K172" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B173" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C173" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D173" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E173" s="6" t="n">
         <v>74390</v>
       </c>
       <c r="F173" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Математика)</t>
         </is>
       </c>
       <c r="G173" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H173" s="8" t="inlineStr">
         <is>
           <t>УД 10015584</t>
         </is>
       </c>
       <c r="I173" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J173" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K173" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D174" s="3" t="inlineStr">
@@ -8736,94 +8738,94 @@
       <c r="E179" s="6" t="n">
         <v>74138</v>
       </c>
       <c r="F179" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізична культура)</t>
         </is>
       </c>
       <c r="G179" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H179" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I179" s="9"/>
       <c r="J179" s="8" t="inlineStr">
         <is>
           <t>УД 11021286</t>
         </is>
       </c>
       <c r="K179" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B180" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D180" s="3" t="inlineStr">
         <is>
           <t>Товарознавство</t>
         </is>
       </c>
       <c r="E180" s="6" t="n">
         <v>87401</v>
       </c>
       <c r="F180" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Товарознавство)</t>
         </is>
       </c>
       <c r="G180" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H180" s="8" t="inlineStr">
         <is>
           <t>- 18465</t>
         </is>
       </c>
       <c r="I180" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J180" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K180" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B181" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D181" s="3" t="inlineStr">
@@ -9235,51 +9237,51 @@
       <c r="C190" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D190" s="3"/>
       <c r="E190" s="6" t="n">
         <v>74242</v>
       </c>
       <c r="F190" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G190" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H190" s="8" t="inlineStr">
         <is>
           <t>УД 10015591</t>
         </is>
       </c>
       <c r="I190" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J190" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K190" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B191" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D191" s="3"/>
@@ -9411,51 +9413,51 @@
       <c r="C194" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D194" s="3"/>
       <c r="E194" s="6" t="n">
         <v>74488</v>
       </c>
       <c r="F194" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G194" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H194" s="8" t="inlineStr">
         <is>
           <t>УД 10015595</t>
         </is>
       </c>
       <c r="I194" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J194" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K194" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B195" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C195" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D195" s="3"/>
@@ -9501,51 +9503,51 @@
       <c r="C196" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="6" t="n">
         <v>74227</v>
       </c>
       <c r="F196" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G196" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H196" s="8" t="inlineStr">
         <is>
           <t>УД 10015597</t>
         </is>
       </c>
       <c r="I196" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J196" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K196" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B197" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C197" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D197" s="3"/>
@@ -9855,51 +9857,51 @@
       <c r="C204" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D204" s="3"/>
       <c r="E204" s="6" t="n">
         <v>38815</v>
       </c>
       <c r="F204" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G204" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H204" s="8" t="inlineStr">
         <is>
           <t>- 2396</t>
         </is>
       </c>
       <c r="I204" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J204" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K204" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B205" s="8" t="inlineStr">
         <is>
           <t>033</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D205" s="3"/>
@@ -10029,51 +10031,51 @@
       <c r="C208" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D208" s="3"/>
       <c r="E208" s="6" t="n">
         <v>38819</v>
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H208" s="8" t="inlineStr">
         <is>
           <t>- 2146</t>
         </is>
       </c>
       <c r="I208" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J208" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K208" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B209" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C209" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D209" s="3"/>
@@ -10596,96 +10598,96 @@
       <c r="C221" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D221" s="3"/>
       <c r="E221" s="6" t="n">
         <v>75266</v>
       </c>
       <c r="F221" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G221" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H221" s="8" t="inlineStr">
         <is>
           <t>- 18475</t>
         </is>
       </c>
       <c r="I221" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J221" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K221" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B222" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C222" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D222" s="3"/>
       <c r="E222" s="6" t="n">
         <v>75270</v>
       </c>
       <c r="F222" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G222" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H222" s="8" t="inlineStr">
         <is>
           <t>- 18476</t>
         </is>
       </c>
       <c r="I222" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J222" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K222" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B223" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D223" s="3"/>
@@ -10755,51 +10757,51 @@
       </c>
       <c r="J224" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K224" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K224"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I136"/>
+  <dimension ref="A1:I135"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -10947,51 +10949,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>19</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -11209,51 +11211,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
         <v>68</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -11391,54 +11393,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
@@ -11696,54 +11698,54 @@
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -11828,87 +11830,87 @@
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F30" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F31" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
@@ -12252,54 +12254,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E42" s="6" t="n">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F42" s="6" t="n">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -12363,51 +12365,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E45" s="6" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F45" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -12511,51 +12513,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E49" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F49" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -12696,54 +12698,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
           <t>Охорона праці</t>
         </is>
       </c>
       <c r="E54" s="6" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
@@ -12840,54 +12842,54 @@
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F58" s="6" t="n">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
@@ -12909,51 +12911,51 @@
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F60" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
@@ -13075,54 +13077,54 @@
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F65" s="6" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
@@ -13144,51 +13146,51 @@
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
         <v>70</v>
       </c>
       <c r="F67" s="6" t="n">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -13306,54 +13308,54 @@
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="F72" s="6" t="n">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B73" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
@@ -13767,88 +13769,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E85" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F85" s="6" t="n">
         <v>16</v>
       </c>
       <c r="G85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D86" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E86" s="6" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F86" s="6" t="n">
         <v>42</v>
       </c>
       <c r="G86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -14363,51 +14365,51 @@
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F102" s="6" t="n">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
@@ -14757,812 +14759,779 @@
       <c r="C113" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F113" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B117" s="8" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F117" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F118" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F119" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>D2</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F120" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F121" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="F122" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="G122" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H122" s="6" t="n">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I122" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>012</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="F123" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>012</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
-[...2 lines deleted...]
-      <c r="D124" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D124" s="3" t="inlineStr">
+        <is>
+          <t>Українська мова і література</t>
+        </is>
+      </c>
       <c r="E124" s="6" t="n">
+        <v>7</v>
+      </c>
+      <c r="F124" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G124" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H124" s="6" t="n">
         <v>1</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I124" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H125" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I125" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>017</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H126" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I126" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F127" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H127" s="6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I127" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F128" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H128" s="6" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I128" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B129" s="8" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H129" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I129" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F130" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="6" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F131" s="6" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H131" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I131" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>071</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="6" t="n">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="F132" s="6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H132" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I132" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B133" s="8" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="6" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H133" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I133" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа та страхування</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="6" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H134" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I134" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B135" s="8" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="6" t="n">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F135" s="6" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="G135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H135" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I135" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
-[...31 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I136"/>
+  <autoFilter ref="A1:I135"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>