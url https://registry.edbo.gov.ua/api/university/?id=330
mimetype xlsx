--- v1 (2026-03-02)
+++ v2 (2026-04-17)
@@ -24,51 +24,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ПДО" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$78</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$54</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
@@ -689,51 +689,51 @@
         <v>10</v>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 12.04.2021 № 42-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L10"/>
+  <dimension ref="A1:L2"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
@@ -782,451 +782,93 @@
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Обсяг
 (вечірня)</t>
         </is>
       </c>
       <c r="J1" s="5" t="inlineStr">
         <is>
           <t>Сертифікат про акредитацію</t>
         </is>
       </c>
       <c r="K1" s="5" t="inlineStr">
         <is>
           <t>Дата закінчення дії</t>
         </is>
       </c>
       <c r="L1" s="5" t="inlineStr">
         <is>
           <t>Рішення про видачу ліцензії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
-          <t>6.010101</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
-          <t>дошкільна освіта</t>
+          <t>Науки про освіту</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>Рішення АК від 03.06.2014 протокол № 109, наказ МОН від 11.06.2014 № 2323л</t>
-[...356 lines deleted...]
-        <is>
           <t>Наказ МОН від 07.04.2017 № 70-л</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L10"/>
+  <autoFilter ref="A1:L2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K5"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
@@ -1302,204 +944,204 @@
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>вища освіта</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>підвищення кваліфікації</t>
         </is>
       </c>
       <c r="C2" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
-          <t>Технології</t>
+          <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="F2" s="3"/>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>50</v>
       </c>
       <c r="I2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="J2" s="9"/>
       <c r="K2" s="3" t="inlineStr">
         <is>
-          <t>Наказ МОН від 11.04.2025 № 33-л</t>
+          <t>Наказ МОН від 27.03.2026 № 49-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>вища освіта</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>підвищення кваліфікації</t>
         </is>
       </c>
       <c r="C3" s="7" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
-          <t>Біологія та здоров’я людини</t>
+          <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>50</v>
       </c>
       <c r="I3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="J3" s="9"/>
       <c r="K3" s="3" t="inlineStr">
         <is>
-          <t>Наказ МОН від 16.08.2024 № 528-л</t>
+          <t>Наказ МОН від 27.03.2026 № 49-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>вища освіта</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>підвищення кваліфікації</t>
         </is>
       </c>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Технології</t>
         </is>
       </c>
       <c r="F4" s="3"/>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>50</v>
       </c>
       <c r="I4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="J4" s="9"/>
       <c r="K4" s="3" t="inlineStr">
         <is>
-          <t>Наказ МОН від 18.03.2024 № 165-Л</t>
+          <t>Наказ МОН від 11.04.2025 № 33-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>вища освіта</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>підвищення кваліфікації</t>
         </is>
       </c>
       <c r="C5" s="7" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="F5" s="3"/>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>50</v>
       </c>
       <c r="I5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="J5" s="9"/>
       <c r="K5" s="3" t="inlineStr">
         <is>
-          <t>Наказ МОН від 16.08.2024 № 528-л</t>
+          <t>Наказ МОН від 27.03.2026 № 49-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K78"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
@@ -1587,51 +1229,51 @@
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>12941</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t>- 472</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
@@ -1667,51 +1309,51 @@
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>25588</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t>- 1557</t>
         </is>
       </c>
       <c r="I4" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D5" s="3"/>
@@ -1751,51 +1393,51 @@
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>53061</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література) (англійська)</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t>- 1804</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
@@ -1927,96 +1569,96 @@
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>25515</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Інформатика)</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t>- 1626</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Історія</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
         <v>25521</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія)</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t>- 1731</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
@@ -2146,96 +1788,96 @@
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
         <v>25314</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
           <t>- 475</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
         <v>53062</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мова і література) (німецька)</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t>- 1805</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
@@ -2279,51 +1921,51 @@
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
         <v>25313</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Образотворче мистецтво)</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
           <t>- 471</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
@@ -2455,51 +2097,51 @@
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E22" s="6" t="n">
         <v>25316</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Трудове навчання та технології)</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
           <t>- 469</t>
         </is>
       </c>
       <c r="I22" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
@@ -2543,96 +2185,96 @@
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E24" s="6" t="n">
         <v>25520</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Українська мова і література)</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
           <t>- 470</t>
         </is>
       </c>
       <c r="I24" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
         <v>25315</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізична культура)</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
           <t>- 1473</t>
         </is>
       </c>
       <c r="I25" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
@@ -2713,51 +2355,51 @@
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>25429</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
           <t>- 1607</t>
         </is>
       </c>
       <c r="I28" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D29" s="3"/>
@@ -2836,51 +2478,51 @@
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>79706</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
           <t>- 13662</t>
         </is>
       </c>
       <c r="I31" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D32" s="3"/>
@@ -2916,51 +2558,51 @@
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>79707</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
           <t>- 13663</t>
         </is>
       </c>
       <c r="I33" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D34" s="3"/>
@@ -3000,51 +2642,51 @@
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E35" s="6" t="n">
         <v>79711</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Англійська мова та зарубіжна література)</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
           <t>- 13668</t>
         </is>
       </c>
       <c r="I35" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
@@ -3088,231 +2730,231 @@
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E37" s="6" t="n">
         <v>79716</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Інформатика)</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
           <t>- 13672</t>
         </is>
       </c>
       <c r="I37" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E38" s="6" t="n">
         <v>79708</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія та громадянська освіта)</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="7" t="inlineStr">
         <is>
           <t>- 13667</t>
         </is>
       </c>
       <c r="I38" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E39" s="6" t="n">
         <v>79709</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мистецтво. Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="7" t="inlineStr">
         <is>
           <t>- 13665</t>
         </is>
       </c>
       <c r="I39" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J39" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E40" s="6" t="n">
         <v>79710</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мистецтво. Образотворче мистецтво)</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="7" t="inlineStr">
         <is>
           <t>- 13666</t>
         </is>
       </c>
       <c r="I40" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E41" s="6" t="n">
         <v>79712</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Німецька мова та зарубіжна література)</t>
         </is>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="7" t="inlineStr">
         <is>
           <t>- 13669</t>
         </is>
       </c>
       <c r="I41" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J41" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
@@ -3399,96 +3041,96 @@
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E44" s="6" t="n">
         <v>79714</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Українська мова і література)</t>
         </is>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="7" t="inlineStr">
         <is>
           <t>- 13670</t>
         </is>
       </c>
       <c r="I44" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K44" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E45" s="6" t="n">
         <v>79717</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізична культура)</t>
         </is>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="7" t="inlineStr">
         <is>
           <t>- 13671</t>
         </is>
       </c>
       <c r="I45" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J45" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K45" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
@@ -3569,51 +3211,51 @@
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
         <v>79721</v>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="7" t="inlineStr">
         <is>
           <t>- 13674</t>
         </is>
       </c>
       <c r="I48" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K48" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D49" s="3"/>
@@ -3700,51 +3342,51 @@
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
         <v>25589</v>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G51" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H51" s="7" t="inlineStr">
         <is>
           <t>АК 20006949</t>
         </is>
       </c>
       <c r="I51" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J51" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K51" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D52" s="3"/>
@@ -3888,51 +3530,51 @@
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E55" s="6" t="n">
         <v>25519</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Біологія та здоров’я людини)</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H55" s="7" t="inlineStr">
         <is>
           <t>- 929</t>
         </is>
       </c>
       <c r="I55" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J55" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K55" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
@@ -4035,51 +3677,51 @@
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E58" s="6" t="n">
         <v>25263</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
           <t>АК 20001394</t>
         </is>
       </c>
       <c r="I58" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D59" s="3" t="inlineStr">
@@ -4231,51 +3873,51 @@
       </c>
       <c r="D62" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E62" s="6" t="n">
         <v>25317</v>
       </c>
       <c r="F62" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Українська мова і література)</t>
         </is>
       </c>
       <c r="G62" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
           <t>АК 20006953</t>
         </is>
       </c>
       <c r="I62" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K62" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D63" s="3" t="inlineStr">
@@ -4423,51 +4065,51 @@
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
         <v>79734</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G66" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
           <t>АК 20006949</t>
         </is>
       </c>
       <c r="I66" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K66" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
@@ -4617,51 +4259,51 @@
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E70" s="6" t="n">
         <v>79737</v>
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мистецтво. Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G70" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
           <t>АК 20001394</t>
         </is>
       </c>
       <c r="I70" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K70" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
@@ -4764,51 +4406,51 @@
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E73" s="6" t="n">
         <v>79741</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Українська мова і література)</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H73" s="7" t="inlineStr">
         <is>
           <t>АК 20006953</t>
         </is>
       </c>
       <c r="I73" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J73" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K73" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D74" s="3" t="inlineStr">
@@ -6218,51 +5860,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
         <v>95</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>