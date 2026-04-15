--- v3 (2026-03-01)
+++ v4 (2026-04-15)
@@ -26,51 +26,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ПТО" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Освітні програми" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Здобувачі ВО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ПТО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$8</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$9</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$193</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$151</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$150</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ПТО'!$A$1:$F$2</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -778,51 +778,51 @@
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>60</v>
       </c>
       <c r="G3" s="8" t="inlineStr">
         <is>
           <t>УД 19020088</t>
         </is>
       </c>
       <c r="H3" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 18.04.2025 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
@@ -860,133 +860,133 @@
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>60</v>
       </c>
       <c r="G5" s="8" t="inlineStr">
         <is>
           <t>УД 19016960</t>
         </is>
       </c>
       <c r="H5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 24.05.2023 № 182-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>42</v>
       </c>
       <c r="G6" s="8" t="inlineStr">
         <is>
           <t>УД 19001531</t>
         </is>
       </c>
       <c r="H6" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 11.02.2021 № 17-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="F7" s="6" t="n">
         <v>80</v>
       </c>
       <c r="G7" s="8" t="inlineStr">
         <is>
           <t>УД 19020089</t>
         </is>
       </c>
       <c r="H7" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 18.04.2025 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
@@ -1370,141 +1370,141 @@
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>39845</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Англійська та німецька мови)</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t>- 345</t>
         </is>
       </c>
       <c r="I4" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>61192</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Англійська та німецька мови)</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t>- 345</t>
         </is>
       </c>
       <c r="I5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>61193</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Англійська та французька мови)</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t>- 346</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
@@ -1730,51 +1730,51 @@
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
         <v>22460</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Інформатика)</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="8" t="inlineStr">
         <is>
           <t>- 2605</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
@@ -2090,96 +2090,96 @@
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>Російська мова і література</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
         <v>46980</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Російська мова і зарубіжна література)</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="8" t="inlineStr">
         <is>
           <t>- 1355</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J20" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E21" s="6" t="n">
         <v>28743</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Українська мова і література)</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="8" t="inlineStr">
         <is>
           <t>- 1345</t>
         </is>
       </c>
       <c r="I21" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J21" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
@@ -2274,96 +2274,96 @@
         <is>
           <t>Фізика</t>
         </is>
       </c>
       <c r="E24" s="6" t="n">
         <v>31458</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізика. Математика)</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I24" s="9"/>
       <c r="J24" s="8" t="inlineStr">
         <is>
           <t>УД 19016885</t>
         </is>
       </c>
       <c r="K24" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
         <v>61379</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізика. Математика)</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I25" s="9"/>
       <c r="J25" s="8" t="inlineStr">
         <is>
           <t>УД 19016885</t>
         </is>
       </c>
       <c r="K25" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
         <v>46974</v>
@@ -2540,227 +2540,227 @@
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>22956</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта (Олігофренопедагогіка. Логопедія)</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I30" s="9"/>
       <c r="J30" s="8" t="inlineStr">
         <is>
           <t>НД 1990814</t>
         </is>
       </c>
       <c r="K30" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="E31" s="6" t="n">
         <v>64262</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Корекційна психопедагогіка. Логопедія</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I31" s="9"/>
       <c r="J31" s="8" t="inlineStr">
         <is>
           <t>НД 1990814</t>
         </is>
       </c>
       <c r="K31" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="E32" s="6" t="n">
         <v>39837</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта (Логопедія)</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I32" s="9"/>
       <c r="J32" s="8" t="inlineStr">
         <is>
           <t>НД 1990814</t>
         </is>
       </c>
       <c r="K32" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Олігофренопедагогіка</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
         <v>61644</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта (Олігофренопедагогіка. Логопедія)</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I33" s="9"/>
       <c r="J33" s="8" t="inlineStr">
         <is>
           <t>НД 1990814</t>
         </is>
       </c>
       <c r="K33" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>22957</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I34" s="9"/>
       <c r="J34" s="8" t="inlineStr">
         <is>
           <t>НД 1990816</t>
         </is>
       </c>
       <c r="K34" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>53395</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Дизайн інтер`єру</t>
@@ -2952,93 +2952,91 @@
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>22961</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="8" t="inlineStr">
         <is>
           <t>УД 19008729</t>
         </is>
       </c>
       <c r="I40" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J40" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>35176</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="8" t="inlineStr">
         <is>
-          <t>- 10657</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I41" s="9"/>
       <c r="J41" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
@@ -3075,51 +3073,51 @@
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>31431</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Практична психологія</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="8" t="inlineStr">
         <is>
           <t>- 1350</t>
         </is>
       </c>
       <c r="I43" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J43" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D44" s="3"/>
@@ -3362,51 +3360,51 @@
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
         <v>22968</v>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="G50" s="3"/>
       <c r="H50" s="8" t="inlineStr">
         <is>
           <t>- 1722</t>
         </is>
       </c>
       <c r="I50" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J50" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K50" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="D51" s="3"/>
@@ -3448,96 +3446,96 @@
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>22969</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I52" s="9"/>
       <c r="J52" s="8" t="inlineStr">
         <is>
           <t>УД 19001531</t>
         </is>
       </c>
       <c r="K52" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E53" s="6" t="n">
         <v>60484</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I53" s="9"/>
       <c r="J53" s="8" t="inlineStr">
         <is>
           <t>УД 19016960</t>
         </is>
       </c>
       <c r="K53" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>22971</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
@@ -3569,51 +3567,51 @@
         <is>
           <t>232</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Соціальне забезпечення</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>22972</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Соціальне забезпечення</t>
         </is>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="8" t="inlineStr">
         <is>
           <t>УД 19008730</t>
         </is>
       </c>
       <c r="I55" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J55" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K55" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D56" s="3"/>
@@ -3860,96 +3858,96 @@
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D62" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E62" s="6" t="n">
         <v>70498</v>
       </c>
       <c r="F62" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Англійська та німецька мови)</t>
         </is>
       </c>
       <c r="G62" s="3"/>
       <c r="H62" s="8" t="inlineStr">
         <is>
           <t>- 12398</t>
         </is>
       </c>
       <c r="I62" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J62" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K62" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D63" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E63" s="6" t="n">
         <v>70499</v>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Англійська та французька мови)</t>
         </is>
       </c>
       <c r="G63" s="3"/>
       <c r="H63" s="8" t="inlineStr">
         <is>
           <t>- 12399</t>
         </is>
       </c>
       <c r="I63" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J63" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K63" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
@@ -4130,51 +4128,51 @@
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D68" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E68" s="6" t="n">
         <v>70949</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Інформатика)</t>
         </is>
       </c>
       <c r="G68" s="3"/>
       <c r="H68" s="8" t="inlineStr">
         <is>
           <t>- 12400</t>
         </is>
       </c>
       <c r="I68" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J68" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K68" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
@@ -4351,56 +4349,54 @@
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E73" s="6" t="n">
         <v>70494</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Українська мова і література. Англійська мова)</t>
         </is>
       </c>
       <c r="G73" s="3"/>
       <c r="H73" s="8" t="inlineStr">
         <is>
-          <t>- 12396</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I73" s="9"/>
       <c r="J73" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K73" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D74" s="3" t="inlineStr">
         <is>
@@ -4449,51 +4445,51 @@
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E75" s="6" t="n">
         <v>70972</v>
       </c>
       <c r="F75" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізика. Математика)</t>
         </is>
       </c>
       <c r="G75" s="3"/>
       <c r="H75" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I75" s="9"/>
       <c r="J75" s="8" t="inlineStr">
         <is>
           <t>УД 19019852</t>
         </is>
       </c>
       <c r="K75" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E76" s="6" t="n">
         <v>71537</v>
@@ -4674,137 +4670,137 @@
         <is>
           <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="E80" s="6" t="n">
         <v>70941</v>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
           <t>Корекційна психопедагогіка. Логопедія</t>
         </is>
       </c>
       <c r="G80" s="3"/>
       <c r="H80" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I80" s="9"/>
       <c r="J80" s="8" t="inlineStr">
         <is>
           <t>УД 19019856</t>
         </is>
       </c>
       <c r="K80" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D81" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="E81" s="6" t="n">
         <v>71494</v>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта (Логопедія)</t>
         </is>
       </c>
       <c r="G81" s="3"/>
       <c r="H81" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I81" s="9"/>
       <c r="J81" s="8" t="inlineStr">
         <is>
           <t>УД 19019856</t>
         </is>
       </c>
       <c r="K81" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
         <v>71490</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G82" s="3"/>
       <c r="H82" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I82" s="9"/>
       <c r="J82" s="8" t="inlineStr">
         <is>
           <t>УД 19019857</t>
         </is>
       </c>
       <c r="K82" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
         <v>70762</v>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
           <t>Дизайн інтер'єру</t>
@@ -5006,56 +5002,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
         <v>70657</v>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G88" s="3"/>
       <c r="H88" s="8" t="inlineStr">
         <is>
-          <t>- 12413</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I88" s="9"/>
       <c r="J88" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K88" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
@@ -5135,51 +5129,51 @@
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
         <v>70825</v>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
           <t>Практична психологія</t>
         </is>
       </c>
       <c r="G91" s="3"/>
       <c r="H91" s="8" t="inlineStr">
         <is>
           <t>- 12414</t>
         </is>
       </c>
       <c r="I91" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J91" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K91" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D92" s="3"/>
@@ -5471,51 +5465,51 @@
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E99" s="6" t="n">
         <v>71496</v>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G99" s="3"/>
       <c r="H99" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I99" s="9"/>
       <c r="J99" s="8" t="inlineStr">
         <is>
           <t>УД 19020088</t>
         </is>
       </c>
       <c r="K99" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
         <v>71492</v>
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
@@ -5686,100 +5680,100 @@
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
         <v>22627</v>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G104" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H104" s="8" t="inlineStr">
         <is>
           <t>УД 19001397</t>
         </is>
       </c>
       <c r="I104" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J104" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K104" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D105" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E105" s="6" t="n">
         <v>61208</v>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Англійська мова і література)</t>
         </is>
       </c>
       <c r="G105" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H105" s="8" t="inlineStr">
         <is>
           <t>УД 19016889</t>
         </is>
       </c>
       <c r="I105" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J105" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K105" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D106" s="3" t="inlineStr">
@@ -5931,51 +5925,51 @@
       </c>
       <c r="D109" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E109" s="6" t="n">
         <v>64358</v>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія)</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H109" s="8" t="inlineStr">
         <is>
           <t>УД 19001401</t>
         </is>
       </c>
       <c r="I109" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J109" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K109" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D110" s="3" t="inlineStr">
@@ -6029,51 +6023,51 @@
       </c>
       <c r="D111" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E111" s="6" t="n">
         <v>35206</v>
       </c>
       <c r="F111" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Українська мова і література. Англійська мова)</t>
         </is>
       </c>
       <c r="G111" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H111" s="8" t="inlineStr">
         <is>
           <t>- 902</t>
         </is>
       </c>
       <c r="I111" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J111" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K111" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D112" s="3" t="inlineStr">
@@ -6176,149 +6170,149 @@
       </c>
       <c r="D114" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E114" s="6" t="n">
         <v>22658</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізична культура)</t>
         </is>
       </c>
       <c r="G114" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H114" s="8" t="inlineStr">
         <is>
           <t>- 4</t>
         </is>
       </c>
       <c r="I114" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J114" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K114" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D115" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="E115" s="6" t="n">
         <v>22617</v>
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Хімія)</t>
         </is>
       </c>
       <c r="G115" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H115" s="8" t="inlineStr">
         <is>
           <t>УД 19001403</t>
         </is>
       </c>
       <c r="I115" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J115" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K115" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D116" s="3" t="inlineStr">
         <is>
           <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="E116" s="6" t="n">
         <v>64350</v>
       </c>
       <c r="F116" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта (Корекційна психопедагогіка. Логопедія)</t>
         </is>
       </c>
       <c r="G116" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H116" s="8" t="inlineStr">
         <is>
           <t>УД 19001404</t>
         </is>
       </c>
       <c r="I116" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J116" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K116" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B117" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D117" s="3" t="inlineStr">
@@ -6462,51 +6456,51 @@
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
         <v>22652</v>
       </c>
       <c r="F120" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G120" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H120" s="8" t="inlineStr">
         <is>
           <t>УД 19007616</t>
         </is>
       </c>
       <c r="I120" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J120" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K120" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D121" s="3"/>
@@ -6552,51 +6546,51 @@
       <c r="C122" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
         <v>22823</v>
       </c>
       <c r="F122" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G122" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H122" s="8" t="inlineStr">
         <is>
           <t>- 909</t>
         </is>
       </c>
       <c r="I122" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J122" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K122" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D123" s="3"/>
@@ -6646,186 +6640,186 @@
       </c>
       <c r="D124" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E124" s="6" t="n">
         <v>28474</v>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
           <t>Англійська та німецька мови (переклад включно)</t>
         </is>
       </c>
       <c r="G124" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H124" s="8" t="inlineStr">
         <is>
           <t>УД 19007621</t>
         </is>
       </c>
       <c r="I124" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J124" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K124" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
         <v>22664</v>
       </c>
       <c r="F125" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G125" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H125" s="8" t="inlineStr">
         <is>
           <t>УД 19007622</t>
         </is>
       </c>
       <c r="I125" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J125" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K125" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
         <v>22677</v>
       </c>
       <c r="F126" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G126" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H126" s="8" t="inlineStr">
         <is>
           <t>- 917</t>
         </is>
       </c>
       <c r="I126" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J126" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K126" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
         <v>22696</v>
       </c>
       <c r="F127" s="3" t="inlineStr">
         <is>
           <t>Менеджмент освіти</t>
         </is>
       </c>
       <c r="G127" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H127" s="8" t="inlineStr">
         <is>
           <t>УД 19001406</t>
         </is>
       </c>
       <c r="I127" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J127" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K127" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D128" s="3"/>
@@ -6869,96 +6863,96 @@
       <c r="C129" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
         <v>60768</v>
       </c>
       <c r="F129" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G129" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H129" s="8" t="inlineStr">
         <is>
           <t>УД 19016887</t>
         </is>
       </c>
       <c r="I129" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J129" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K129" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
         <v>22668</v>
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="G130" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H130" s="8" t="inlineStr">
         <is>
           <t>УД 19007624</t>
         </is>
       </c>
       <c r="I130" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J130" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K130" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D131" s="3" t="inlineStr">
@@ -7055,96 +7049,96 @@
       <c r="C133" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="6" t="n">
         <v>22676</v>
       </c>
       <c r="F133" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G133" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H133" s="8" t="inlineStr">
         <is>
           <t>- 79</t>
         </is>
       </c>
       <c r="I133" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J133" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K133" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="6" t="n">
         <v>60783</v>
       </c>
       <c r="F134" s="3" t="inlineStr">
         <is>
           <t>Туризмознавство</t>
         </is>
       </c>
       <c r="G134" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H134" s="8" t="inlineStr">
         <is>
           <t>УД 19016888</t>
         </is>
       </c>
       <c r="I134" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J134" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K134" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B135" s="8" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D135" s="3"/>
@@ -7196,229 +7190,229 @@
       <c r="E136" s="6" t="n">
         <v>70845</v>
       </c>
       <c r="F136" s="3" t="inlineStr">
         <is>
           <t>Освітні науки (Позашкільна освіта)</t>
         </is>
       </c>
       <c r="G136" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H136" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I136" s="9"/>
       <c r="J136" s="8" t="inlineStr">
         <is>
           <t>УД 19019864</t>
         </is>
       </c>
       <c r="K136" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B137" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
         <v>70847</v>
       </c>
       <c r="F137" s="3" t="inlineStr">
         <is>
           <t>Освітні науки (Педагогіка вищої школи)</t>
         </is>
       </c>
       <c r="G137" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H137" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I137" s="9"/>
       <c r="J137" s="8" t="inlineStr">
         <is>
           <t>УД 19019864</t>
         </is>
       </c>
       <c r="K137" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
         <v>70833</v>
       </c>
       <c r="F138" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G138" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H138" s="8" t="inlineStr">
         <is>
           <t>- 12395</t>
         </is>
       </c>
       <c r="I138" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J138" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K138" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B139" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
         <v>70834</v>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H139" s="8" t="inlineStr">
         <is>
           <t>УД 19001397</t>
         </is>
       </c>
       <c r="I139" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J139" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K139" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D140" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E140" s="6" t="n">
         <v>70511</v>
       </c>
       <c r="F140" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Англійська мова і література)</t>
         </is>
       </c>
       <c r="G140" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H140" s="8" t="inlineStr">
         <is>
           <t>УД 19016889</t>
         </is>
       </c>
       <c r="I140" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J140" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K140" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B141" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D141" s="3" t="inlineStr">
@@ -7570,51 +7564,51 @@
       </c>
       <c r="D144" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E144" s="6" t="n">
         <v>70664</v>
       </c>
       <c r="F144" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія)</t>
         </is>
       </c>
       <c r="G144" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H144" s="8" t="inlineStr">
         <is>
           <t>УД 19001401</t>
         </is>
       </c>
       <c r="I144" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J144" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K144" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B145" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D145" s="3" t="inlineStr">
@@ -7668,51 +7662,51 @@
       </c>
       <c r="D146" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E146" s="6" t="n">
         <v>70501</v>
       </c>
       <c r="F146" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Українська мова і література. Англійська мова)</t>
         </is>
       </c>
       <c r="G146" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H146" s="8" t="inlineStr">
         <is>
           <t>- 12397</t>
         </is>
       </c>
       <c r="I146" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J146" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K146" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B147" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D147" s="3" t="inlineStr">
@@ -7723,192 +7717,192 @@
       <c r="E147" s="6" t="n">
         <v>70975</v>
       </c>
       <c r="F147" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізика. Математика)</t>
         </is>
       </c>
       <c r="G147" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H147" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I147" s="9"/>
       <c r="J147" s="8" t="inlineStr">
         <is>
           <t>УД 19019866</t>
         </is>
       </c>
       <c r="K147" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D148" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E148" s="6" t="n">
         <v>71506</v>
       </c>
       <c r="F148" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізична культура)</t>
         </is>
       </c>
       <c r="G148" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H148" s="8" t="inlineStr">
         <is>
           <t>- 12405</t>
         </is>
       </c>
       <c r="I148" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J148" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K148" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B149" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D149" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="E149" s="6" t="n">
         <v>71770</v>
       </c>
       <c r="F149" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Хімія)</t>
         </is>
       </c>
       <c r="G149" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H149" s="8" t="inlineStr">
         <is>
           <t>УД 19001403</t>
         </is>
       </c>
       <c r="I149" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J149" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K149" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D150" s="3" t="inlineStr">
         <is>
           <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="E150" s="6" t="n">
         <v>70946</v>
       </c>
       <c r="F150" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта (Корекційна психопедагогіка. Логопедія)</t>
         </is>
       </c>
       <c r="G150" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H150" s="8" t="inlineStr">
         <is>
           <t>УД 19001404</t>
         </is>
       </c>
       <c r="I150" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J150" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K150" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B151" s="8" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D151" s="3" t="inlineStr">
@@ -8011,188 +8005,188 @@
       <c r="E153" s="6" t="n">
         <v>71491</v>
       </c>
       <c r="F153" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G153" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H153" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I153" s="9"/>
       <c r="J153" s="8" t="inlineStr">
         <is>
           <t>УД 19019865</t>
         </is>
       </c>
       <c r="K153" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B154" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C154" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D154" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E154" s="6" t="n">
         <v>70514</v>
       </c>
       <c r="F154" s="3" t="inlineStr">
         <is>
           <t>Англійська та німецька мови (переклад включно)</t>
         </is>
       </c>
       <c r="G154" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H154" s="8" t="inlineStr">
         <is>
           <t>УД 19007621</t>
         </is>
       </c>
       <c r="I154" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J154" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K154" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B155" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D155" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E155" s="6" t="n">
         <v>86455</v>
       </c>
       <c r="F155" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G155" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H155" s="8" t="inlineStr">
         <is>
           <t>УД 19007616</t>
         </is>
       </c>
       <c r="I155" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J155" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K155" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D156" s="3"/>
       <c r="E156" s="6" t="n">
         <v>70811</v>
       </c>
       <c r="F156" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G156" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H156" s="8" t="inlineStr">
         <is>
           <t>- 12411</t>
         </is>
       </c>
       <c r="I156" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J156" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K156" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B157" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D157" s="3" t="inlineStr">
@@ -8244,190 +8238,190 @@
       </c>
       <c r="D158" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E158" s="6" t="n">
         <v>86440</v>
       </c>
       <c r="F158" s="3" t="inlineStr">
         <is>
           <t>Хореогрфія</t>
         </is>
       </c>
       <c r="G158" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H158" s="8" t="inlineStr">
         <is>
           <t>- 12410</t>
         </is>
       </c>
       <c r="I158" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J158" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K158" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B159" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D159" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E159" s="6" t="n">
         <v>86462</v>
       </c>
       <c r="F159" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G159" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H159" s="8" t="inlineStr">
         <is>
           <t>УД 19007622</t>
         </is>
       </c>
       <c r="I159" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J159" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K159" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D160" s="3"/>
       <c r="E160" s="6" t="n">
         <v>70836</v>
       </c>
       <c r="F160" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G160" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H160" s="8" t="inlineStr">
         <is>
           <t>- 12415</t>
         </is>
       </c>
       <c r="I160" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J160" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K160" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B161" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C161" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D161" s="3"/>
       <c r="E161" s="6" t="n">
         <v>70839</v>
       </c>
       <c r="F161" s="3" t="inlineStr">
         <is>
           <t>Менеджмент освіти</t>
         </is>
       </c>
       <c r="G161" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H161" s="8" t="inlineStr">
         <is>
           <t>УД 19001406</t>
         </is>
       </c>
       <c r="I161" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J161" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K161" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C162" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D162" s="3"/>
@@ -8516,141 +8510,141 @@
       <c r="C164" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D164" s="3"/>
       <c r="E164" s="6" t="n">
         <v>71774</v>
       </c>
       <c r="F164" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G164" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H164" s="8" t="inlineStr">
         <is>
           <t>УД 19016887</t>
         </is>
       </c>
       <c r="I164" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J164" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K164" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B165" s="8" t="inlineStr">
         <is>
           <t>E4</t>
         </is>
       </c>
       <c r="C165" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D165" s="3"/>
       <c r="E165" s="6" t="n">
         <v>71779</v>
       </c>
       <c r="F165" s="3" t="inlineStr">
         <is>
           <t>Геопросторові науки. Геоінформаційні технології</t>
         </is>
       </c>
       <c r="G165" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H165" s="8" t="inlineStr">
         <is>
           <t>УД 19007624</t>
         </is>
       </c>
       <c r="I165" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J165" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K165" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B166" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C166" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D166" s="3"/>
       <c r="E166" s="6" t="n">
         <v>70842</v>
       </c>
       <c r="F166" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G166" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H166" s="8" t="inlineStr">
         <is>
           <t>- 12420</t>
         </is>
       </c>
       <c r="I166" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J166" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K166" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B167" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D167" s="3" t="inlineStr">
@@ -8661,90 +8655,90 @@
       <c r="E167" s="6" t="n">
         <v>73882</v>
       </c>
       <c r="F167" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="G167" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H167" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I167" s="9"/>
       <c r="J167" s="8" t="inlineStr">
         <is>
           <t>УД 19020089</t>
         </is>
       </c>
       <c r="K167" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B168" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C168" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D168" s="3"/>
       <c r="E168" s="6" t="n">
         <v>71493</v>
       </c>
       <c r="F168" s="3" t="inlineStr">
         <is>
           <t>Туризмознавство</t>
         </is>
       </c>
       <c r="G168" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H168" s="8" t="inlineStr">
         <is>
           <t>УД 19016888</t>
         </is>
       </c>
       <c r="I168" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J168" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K168" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B169" s="8" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D169" s="3"/>
@@ -9453,56 +9447,54 @@
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C185" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D185" s="3"/>
       <c r="E185" s="6" t="n">
         <v>71834</v>
       </c>
       <c r="F185" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G185" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H185" s="8" t="inlineStr">
         <is>
-          <t>- 12409</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I185" s="9"/>
       <c r="J185" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K185" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B186" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C186" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D186" s="3"/>
       <c r="E186" s="6" t="n">
@@ -9833,51 +9825,51 @@
       <c r="I193" s="9"/>
       <c r="J193" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K193" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K193"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I151"/>
+  <dimension ref="A1:I150"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -9951,51 +9943,51 @@
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -10025,51 +10017,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>13</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -10815,51 +10807,51 @@
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>29</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -11050,51 +11042,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
@@ -11116,84 +11108,84 @@
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F36" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F37" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -11297,51 +11289,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t>Російська мова і література</t>
         </is>
       </c>
       <c r="E41" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -11667,54 +11659,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E51" s="6" t="n">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F51" s="6" t="n">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -12025,51 +12017,51 @@
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F61" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
@@ -12193,51 +12185,51 @@
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
         <v>8</v>
       </c>
       <c r="F66" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
@@ -12524,84 +12516,84 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E76" s="6" t="n">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B77" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
@@ -12935,51 +12927,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E88" s="6" t="n">
         <v>20</v>
       </c>
       <c r="F88" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -14167,51 +14159,51 @@
       <c r="H122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
@@ -14256,906 +14248,873 @@
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F125" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
-[...2 lines deleted...]
-      <c r="D126" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D126" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E126" s="6" t="n">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Публічне управління та адміністрування</t>
+        </is>
+      </c>
+      <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="F128" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B129" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F129" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>A6</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>A6</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B133" s="8" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>B5</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>B5</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="6" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B135" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F136" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B137" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F137" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F138" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G138" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H138" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B139" s="8" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
-        <v>1</v>
+        <v>56</v>
       </c>
       <c r="F139" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D140" s="3"/>
       <c r="E140" s="6" t="n">
-        <v>57</v>
+        <v>12</v>
       </c>
       <c r="F140" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B141" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D141" s="3"/>
       <c r="E141" s="6" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F141" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G141" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H141" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>016</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D142" s="3"/>
       <c r="E142" s="6" t="n">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F142" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H142" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I142" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B143" s="8" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>017</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="6" t="n">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F143" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G143" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H143" s="6" t="n">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
       <c r="I143" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>025</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="6" t="n">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="F144" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H144" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I144" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B145" s="8" t="inlineStr">
         <is>
-          <t>025</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="6" t="n">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="F145" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H145" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I145" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C146" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="6" t="n">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F146" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G146" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H146" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I146" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B147" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="6" t="n">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="F147" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G147" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H147" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I147" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="6" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B149" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="6" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F149" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G149" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H149" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D150" s="3"/>
       <c r="E150" s="6" t="n">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="F150" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
-[...31 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I151"/>
+  <autoFilter ref="A1:I150"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="10"/>