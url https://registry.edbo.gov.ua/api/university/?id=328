--- v2 (2026-02-13)
+++ v3 (2026-04-24)
@@ -4794,114 +4794,114 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>140</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>61</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>