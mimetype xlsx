--- v2 (2026-02-17)
+++ v3 (2026-04-28)
@@ -1976,162 +1976,162 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Навігація і управління морськими суднами</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>59</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднового електрообладнання і засобів автоматики</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
@@ -2160,51 +2160,51 @@
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>56</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
@@ -2230,122 +2230,122 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Навігація і управління морськими суднами</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
         <v>140</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднового електрообладнання і засобів автоматики</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>