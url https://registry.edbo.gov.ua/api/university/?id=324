--- v0 (2025-10-22)
+++ v1 (2026-04-30)
@@ -1257,51 +1257,51 @@
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>37465</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент в галузі морського та річкового транспорту</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t>- 2469</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">