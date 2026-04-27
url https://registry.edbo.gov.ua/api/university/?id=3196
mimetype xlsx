--- v1 (2026-02-13)
+++ v2 (2026-04-27)
@@ -1633,55 +1633,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>49847</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t>- 12716</t>
+          <t>- 20039</t>
         </is>
       </c>
       <c r="I9" s="9" t="n">
-        <v>46106</v>
+        <v>46435</v>
       </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
@@ -2125,56 +2125,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>69593</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>- 16986</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
@@ -2946,51 +2944,51 @@
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>48640</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
           <t>- 2319</t>
         </is>
       </c>
       <c r="I40" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D41" s="3"/>
@@ -3036,51 +3034,51 @@
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
         <v>69622</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G42" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
           <t>- 16987</t>
         </is>
       </c>
       <c r="I42" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K42" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>K7</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D43" s="3"/>