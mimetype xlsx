--- v3 (2026-03-12)
+++ v4 (2026-04-29)
@@ -20,51 +20,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Освітні програми" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Здобувачі ВО" sheetId="6" state="visible" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$6</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$64</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$113</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$116</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$79</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -3663,51 +3663,51 @@
       </c>
       <c r="K64" s="9"/>
       <c r="L64" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 04.07.2016 № 771</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L64"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K113"/>
+  <dimension ref="A1:K116"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -6059,2951 +6059,3080 @@
       <c r="J52" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K52" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - корейська</t>
+          <t>Східні мови та літератури (переклад включно), перша - китайська</t>
         </is>
       </c>
       <c r="E53" s="6" t="n">
-        <v>68223</v>
+        <v>88605</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
-          <t>Корейська мова і література та переклад, західноєвропейська мова</t>
+          <t>Історія і далекосхідні філологічні студії</t>
         </is>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="8" t="inlineStr">
         <is>
-          <t>- 10743</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I53" s="9"/>
       <c r="J53" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K53" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - перська</t>
+          <t>Східні мови та літератури (переклад включно), перша - корейська</t>
         </is>
       </c>
       <c r="E54" s="6" t="n">
-        <v>68225</v>
+        <v>68223</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
-          <t>Перська мова і література та переклад, друга східна мова, західноєвропейська мова</t>
+          <t>Корейська мова і література та переклад, західноєвропейська мова</t>
         </is>
       </c>
       <c r="G54" s="3"/>
       <c r="H54" s="8" t="inlineStr">
         <is>
-          <t>- 10744</t>
+          <t>- 10743</t>
         </is>
       </c>
       <c r="I54" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J54" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K54" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - турецька</t>
+          <t>Східні мови та літератури (переклад включно), перша - перська</t>
         </is>
       </c>
       <c r="E55" s="6" t="n">
-        <v>68227</v>
+        <v>68225</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
-          <t>Турецька мова і література та переклад, друга східна мова, західноєвропейська мова</t>
+          <t>Перська мова і література та переклад, друга східна мова, західноєвропейська мова</t>
         </is>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="8" t="inlineStr">
         <is>
-          <t>- 10745</t>
+          <t>- 10744</t>
         </is>
       </c>
       <c r="I55" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J55" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K55" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - японська</t>
+          <t>Східні мови та літератури (переклад включно), перша - турецька</t>
         </is>
       </c>
       <c r="E56" s="6" t="n">
-        <v>68228</v>
+        <v>68227</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
-          <t>Японська мова і література та переклад, західноєвропейська мова</t>
+          <t>Турецька мова і література та переклад, друга східна мова, західноєвропейська мова</t>
         </is>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="8" t="inlineStr">
         <is>
-          <t>- 10746</t>
+          <t>- 10745</t>
         </is>
       </c>
       <c r="I56" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J56" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K56" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D57" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D57" s="3" t="inlineStr">
+        <is>
+          <t>Східні мови та літератури (переклад включно), перша - японська</t>
+        </is>
+      </c>
       <c r="E57" s="6" t="n">
-        <v>68238</v>
+        <v>68228</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
-          <t>Практична психологія</t>
+          <t>Японська мова і література та переклад, західноєвропейська мова</t>
         </is>
       </c>
       <c r="G57" s="3"/>
       <c r="H57" s="8" t="inlineStr">
         <is>
-          <t>- 10748</t>
+          <t>- 10746</t>
         </is>
       </c>
       <c r="I57" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J57" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K57" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
-        <v>68241</v>
+        <v>68238</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент комерційної діяльності</t>
+          <t>Практична психологія</t>
         </is>
       </c>
       <c r="G58" s="3"/>
       <c r="H58" s="8" t="inlineStr">
         <is>
-          <t>- 10749</t>
+          <t>- 10748</t>
         </is>
       </c>
       <c r="I58" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J58" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
-        <v>68242</v>
+        <v>68241</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг і реклама</t>
+          <t>Менеджмент комерційної діяльності</t>
         </is>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="8" t="inlineStr">
         <is>
-          <t>- 10750</t>
+          <t>- 10749</t>
         </is>
       </c>
       <c r="I59" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J59" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K59" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>68244</v>
+        <v>68242</v>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
-          <t>Туристичне обслуговування</t>
+          <t>Маркетинг і реклама</t>
         </is>
       </c>
       <c r="G60" s="3"/>
       <c r="H60" s="8" t="inlineStr">
         <is>
-          <t>- 10759</t>
+          <t>- 10750</t>
         </is>
       </c>
       <c r="I60" s="9" t="n">
-        <v>46569</v>
+        <v>46935</v>
       </c>
       <c r="J60" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K60" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Туризм та рекреація</t>
+        </is>
+      </c>
+      <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>41998</v>
+        <v>68244</v>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
-          <t>Викладання європейських мов на основі комбінованих технологій (англійська мова і друга західноєвропейська мова)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Туристичне обслуговування</t>
+        </is>
+      </c>
+      <c r="G61" s="3"/>
       <c r="H61" s="8" t="inlineStr">
         <is>
-          <t>- 6397</t>
+          <t>- 10759</t>
         </is>
       </c>
       <c r="I61" s="9" t="n">
-        <v>47300</v>
+        <v>46569</v>
       </c>
       <c r="J61" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K61" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Туризм та рекреація</t>
+        </is>
+      </c>
+      <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
-        <v>61762</v>
+        <v>88604</v>
       </c>
       <c r="F62" s="3" t="inlineStr">
         <is>
-          <t>Викладання європейських мов на основі комбінованих технологій (англійська мова і друга західноєвропейська мова)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Міжнародний туризм і мови Середземномор’я</t>
+        </is>
+      </c>
+      <c r="G62" s="3"/>
       <c r="H62" s="8" t="inlineStr">
         <is>
-          <t>- 6397</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I62" s="9"/>
       <c r="J62" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K62" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D63" s="3" t="inlineStr">
         <is>
-          <t>Іспанська мова та зарубіжна література</t>
+          <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E63" s="6" t="n">
-        <v>64187</v>
+        <v>41998</v>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
-          <t>Іспанська мова і друга західноєвропейська мова, зарубіжна література, методика навчання іноземних мов</t>
+          <t>Викладання європейських мов на основі комбінованих технологій (англійська мова і друга західноєвропейська мова)</t>
         </is>
       </c>
       <c r="G63" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H63" s="8" t="inlineStr">
         <is>
-          <t>- 9308</t>
+          <t>- 6397</t>
         </is>
       </c>
       <c r="I63" s="9" t="n">
-        <v>47665</v>
+        <v>47300</v>
       </c>
       <c r="J63" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K63" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова та зарубіжна література</t>
+          <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E64" s="6" t="n">
-        <v>64193</v>
+        <v>61762</v>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова і друга західноєвропейська мова, зарубіжна література, методика навчання іноземних мов</t>
+          <t>Викладання європейських мов на основі комбінованих технологій (англійська мова і друга західноєвропейська мова)</t>
         </is>
       </c>
       <c r="G64" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H64" s="8" t="inlineStr">
         <is>
-          <t>- 19436</t>
+          <t>- 6397</t>
         </is>
       </c>
       <c r="I64" s="9" t="n">
-        <v>46379</v>
+        <v>47300</v>
       </c>
       <c r="J64" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K64" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D65" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>Іспанська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E65" s="6" t="n">
-        <v>64626</v>
+        <v>64187</v>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література, англійська мова</t>
+          <t>Іспанська мова і друга західноєвропейська мова, зарубіжна література, методика навчання іноземних мов</t>
         </is>
       </c>
       <c r="G65" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H65" s="8" t="inlineStr">
         <is>
-          <t>- 9538</t>
+          <t>- 9308</t>
         </is>
       </c>
       <c r="I65" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J65" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K65" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D66" s="3" t="inlineStr">
         <is>
-          <t>Французька мова та зарубіжна література</t>
+          <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E66" s="6" t="n">
-        <v>64188</v>
+        <v>64193</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
-          <t>Французька мова і друга західноєвропейська мова, зарубіжна література, методика навчання іноземних мов</t>
+          <t>Німецька мова і друга західноєвропейська мова, зарубіжна література, методика навчання іноземних мов</t>
         </is>
       </c>
       <c r="G66" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H66" s="8" t="inlineStr">
         <is>
-          <t>- 9310</t>
+          <t>- 19436</t>
         </is>
       </c>
       <c r="I66" s="9" t="n">
-        <v>47665</v>
+        <v>46379</v>
       </c>
       <c r="J66" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K66" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
-          <t>германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E67" s="6" t="n">
-        <v>24898</v>
+        <v>64626</v>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
-          <t>Сучасні філологічні студії (англійська мова і друга іноземна мова): лінгвістика та перекладознавство</t>
+          <t>Українська мова і література, англійська мова</t>
         </is>
       </c>
       <c r="G67" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H67" s="8" t="inlineStr">
         <is>
-          <t>- 3788</t>
+          <t>- 9538</t>
         </is>
       </c>
       <c r="I67" s="9" t="n">
-        <v>46935</v>
+        <v>47665</v>
       </c>
       <c r="J67" s="8" t="inlineStr">
         <is>
-          <t>НД 1196480</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K67" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D68" s="3" t="inlineStr">
         <is>
-          <t>германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>Французька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E68" s="6" t="n">
-        <v>24904</v>
+        <v>64188</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
-          <t>Перекладознавство: професійно-орієнтований переклад (англійська мова і друга іноземна мова)</t>
+          <t>Французька мова і друга західноєвропейська мова, зарубіжна література, методика навчання іноземних мов</t>
         </is>
       </c>
       <c r="G68" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H68" s="8" t="inlineStr">
         <is>
-          <t>- 6841</t>
+          <t>- 9310</t>
         </is>
       </c>
       <c r="I68" s="9" t="n">
-        <v>47300</v>
+        <v>47665</v>
       </c>
       <c r="J68" s="8" t="inlineStr">
         <is>
-          <t>НД 1196480</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K68" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E69" s="6" t="n">
-        <v>53528</v>
+        <v>24898</v>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
-          <t>Американські студії (англійська мова і друга іноземна мова)</t>
+          <t>Сучасні філологічні студії (англійська мова і друга іноземна мова): лінгвістика та перекладознавство</t>
         </is>
       </c>
       <c r="G69" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H69" s="8" t="inlineStr">
         <is>
-          <t>- 6842</t>
+          <t>- 3788</t>
         </is>
       </c>
       <c r="I69" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J69" s="8" t="inlineStr">
         <is>
           <t>НД 1196480</t>
         </is>
       </c>
       <c r="K69" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
-          <t>германські мови та літератури (переклад включно), перша - німецька</t>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E70" s="6" t="n">
-        <v>24899</v>
+        <v>24904</v>
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
-          <t>Сучасні філологічні студії (німецька мова і друга іноземна мова): лінгвістика та перекладознавство</t>
+          <t>Перекладознавство: професійно-орієнтований переклад (англійська мова і друга іноземна мова)</t>
         </is>
       </c>
       <c r="G70" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H70" s="8" t="inlineStr">
         <is>
-          <t>- 3790</t>
+          <t>- 6841</t>
         </is>
       </c>
       <c r="I70" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J70" s="8" t="inlineStr">
         <is>
           <t>НД 1196480</t>
         </is>
       </c>
       <c r="K70" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
-          <t>новогрецька мова і література (переклад включно)</t>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E71" s="6" t="n">
-        <v>47433</v>
+        <v>53528</v>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
-          <t>Сучасні лінгвістичні і перекладознавчі студії та міжкультурна комунікація (новогрецька мова і друга іноземна мова)</t>
+          <t>Американські студії (англійська мова і друга іноземна мова)</t>
         </is>
       </c>
       <c r="G71" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H71" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I71" s="9"/>
+          <t>- 6842</t>
+        </is>
+      </c>
+      <c r="I71" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J71" s="8" t="inlineStr">
         <is>
           <t>НД 1196480</t>
         </is>
       </c>
       <c r="K71" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D72" s="3" t="inlineStr">
         <is>
-          <t>романські мови та літератури (переклад включно), перша - іспанська</t>
+          <t>германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E72" s="6" t="n">
-        <v>40897</v>
+        <v>24899</v>
       </c>
       <c r="F72" s="3" t="inlineStr">
         <is>
-          <t>Сучасні лінгвістичні і перекладознавчі студії та міжкультурна комунікація (іспанська мова і друга іноземна мова)</t>
+          <t>Сучасні філологічні студії (німецька мова і друга іноземна мова): лінгвістика та перекладознавство</t>
         </is>
       </c>
       <c r="G72" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H72" s="8" t="inlineStr">
         <is>
-          <t>- 3786</t>
+          <t>- 3790</t>
         </is>
       </c>
       <c r="I72" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J72" s="8" t="inlineStr">
         <is>
           <t>НД 1196480</t>
         </is>
       </c>
       <c r="K72" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B73" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
-          <t>романські мови та літератури (переклад включно), перша - італійська</t>
+          <t>новогрецька мова і література (переклад включно)</t>
         </is>
       </c>
       <c r="E73" s="6" t="n">
-        <v>40898</v>
+        <v>47433</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
-          <t>Сучасні лінгвістичні і перекладознавчі студії та міжкультурна комунікація (італійська мова і друга іноземна мова)</t>
+          <t>Сучасні лінгвістичні і перекладознавчі студії та міжкультурна комунікація (новогрецька мова і друга іноземна мова)</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H73" s="8" t="inlineStr">
         <is>
-          <t>- 6843</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I73" s="9"/>
       <c r="J73" s="8" t="inlineStr">
         <is>
           <t>НД 1196480</t>
         </is>
       </c>
       <c r="K73" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D74" s="3" t="inlineStr">
         <is>
-          <t>романські мови та літератури (переклад включно), перша - французька</t>
+          <t>романські мови та літератури (переклад включно), перша - іспанська</t>
         </is>
       </c>
       <c r="E74" s="6" t="n">
-        <v>40899</v>
+        <v>40897</v>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
-          <t>Сучасні лінгвістичні і перекладознавчі студії та міжкультурна комунікація (французька мова і друга іноземна мова)</t>
+          <t>Сучасні лінгвістичні і перекладознавчі студії та міжкультурна комунікація (іспанська мова і друга іноземна мова)</t>
         </is>
       </c>
       <c r="G74" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H74" s="8" t="inlineStr">
         <is>
-          <t>- 3787</t>
+          <t>- 3786</t>
         </is>
       </c>
       <c r="I74" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J74" s="8" t="inlineStr">
         <is>
           <t>НД 1196480</t>
         </is>
       </c>
       <c r="K74" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B75" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D75" s="3" t="inlineStr">
         <is>
-          <t>слов’янські мови та літератури (переклад включно), перша - польська</t>
+          <t>романські мови та літератури (переклад включно), перша - італійська</t>
         </is>
       </c>
       <c r="E75" s="6" t="n">
-        <v>24901</v>
+        <v>40898</v>
       </c>
       <c r="F75" s="3" t="inlineStr">
         <is>
-          <t>Сучасні філологічні студії (польська мова і друга іноземна мова): лінгвістика та перекладознавство</t>
+          <t>Сучасні лінгвістичні і перекладознавчі студії та міжкультурна комунікація (італійська мова і друга іноземна мова)</t>
         </is>
       </c>
       <c r="G75" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H75" s="8" t="inlineStr">
         <is>
-          <t>- 6650</t>
+          <t>- 6843</t>
         </is>
       </c>
       <c r="I75" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J75" s="8" t="inlineStr">
         <is>
           <t>НД 1196480</t>
         </is>
       </c>
       <c r="K75" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
-          <t>слов’янські мови та літератури (переклад включно), перша - чеська</t>
+          <t>романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E76" s="6" t="n">
-        <v>24897</v>
+        <v>40899</v>
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
-          <t>Сучасні філологічні студії (чеська мова і друга іноземна мова): лінгвістика та перекладознавство</t>
+          <t>Сучасні лінгвістичні і перекладознавчі студії та міжкультурна комунікація (французька мова і друга іноземна мова)</t>
         </is>
       </c>
       <c r="G76" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H76" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I76" s="9"/>
+          <t>- 3787</t>
+        </is>
+      </c>
+      <c r="I76" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J76" s="8" t="inlineStr">
         <is>
           <t>НД 1196480</t>
         </is>
       </c>
       <c r="K76" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B77" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D77" s="3" t="inlineStr">
         <is>
-          <t>східні мови та літератури (переклад включно), перша - арабська</t>
+          <t>слов’янські мови та літератури (переклад включно), перша - польська</t>
         </is>
       </c>
       <c r="E77" s="6" t="n">
-        <v>49715</v>
+        <v>24901</v>
       </c>
       <c r="F77" s="3" t="inlineStr">
         <is>
-          <t>Східна філологія: арабська мова і література, переклад, методика навчання</t>
+          <t>Сучасні філологічні студії (польська мова і друга іноземна мова): лінгвістика та перекладознавство</t>
         </is>
       </c>
       <c r="G77" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H77" s="8" t="inlineStr">
         <is>
-          <t>- 6656</t>
+          <t>- 6650</t>
         </is>
       </c>
       <c r="I77" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J77" s="8" t="inlineStr">
         <is>
           <t>НД 1196480</t>
         </is>
       </c>
       <c r="K77" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D78" s="3" t="inlineStr">
         <is>
-          <t>східні мови та літератури (переклад включно), перша - китайська</t>
+          <t>слов’янські мови та літератури (переклад включно), перша - чеська</t>
         </is>
       </c>
       <c r="E78" s="6" t="n">
-        <v>49717</v>
+        <v>24897</v>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
-          <t>Східна філологія: китайська мова і література, переклад, методика навчання</t>
+          <t>Сучасні філологічні студії (чеська мова і друга іноземна мова): лінгвістика та перекладознавство</t>
         </is>
       </c>
       <c r="G78" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H78" s="8" t="inlineStr">
         <is>
-          <t>- 3785</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I78" s="9"/>
       <c r="J78" s="8" t="inlineStr">
         <is>
           <t>НД 1196480</t>
         </is>
       </c>
       <c r="K78" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
-          <t>східні мови та літератури (переклад включно), перша - корейська</t>
+          <t>східні мови та літератури (переклад включно), перша - арабська</t>
         </is>
       </c>
       <c r="E79" s="6" t="n">
-        <v>49718</v>
+        <v>49715</v>
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
-          <t>Східна філологія: корейська мова і література, переклад, методика навчання</t>
+          <t>Східна філологія: арабська мова і література, переклад, методика навчання</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H79" s="8" t="inlineStr">
         <is>
-          <t>- 6649</t>
+          <t>- 6656</t>
         </is>
       </c>
       <c r="I79" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J79" s="8" t="inlineStr">
         <is>
           <t>НД 1196480</t>
         </is>
       </c>
       <c r="K79" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D80" s="3" t="inlineStr">
         <is>
-          <t>східні мови та літератури (переклад включно), перша - перська</t>
+          <t>східні мови та літератури (переклад включно), перша - китайська</t>
         </is>
       </c>
       <c r="E80" s="6" t="n">
-        <v>49719</v>
+        <v>49717</v>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
-          <t>Східна філологія: перська мова і література, переклад, методика навчання</t>
+          <t>Східна філологія: китайська мова і література, переклад, методика навчання</t>
         </is>
       </c>
       <c r="G80" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H80" s="8" t="inlineStr">
         <is>
-          <t>- 3784</t>
+          <t>- 3785</t>
         </is>
       </c>
       <c r="I80" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J80" s="8" t="inlineStr">
         <is>
           <t>НД 1196480</t>
         </is>
       </c>
       <c r="K80" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D81" s="3" t="inlineStr">
         <is>
-          <t>східні мови та літератури (переклад включно), перша - турецька</t>
+          <t>східні мови та літератури (переклад включно), перша - корейська</t>
         </is>
       </c>
       <c r="E81" s="6" t="n">
-        <v>49722</v>
+        <v>49718</v>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
-          <t>Східна філологія: турецька мова і література, переклад, методика навчання</t>
+          <t>Східна філологія: корейська мова і література, переклад, методика навчання</t>
         </is>
       </c>
       <c r="G81" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H81" s="8" t="inlineStr">
         <is>
-          <t>- 3782</t>
+          <t>- 6649</t>
         </is>
       </c>
       <c r="I81" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J81" s="8" t="inlineStr">
         <is>
           <t>НД 1196480</t>
         </is>
       </c>
       <c r="K81" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D82" s="3" t="inlineStr">
         <is>
-          <t>східні мови та літератури (переклад включно), перша - японська</t>
+          <t>східні мови та літератури (переклад включно), перша - перська</t>
         </is>
       </c>
       <c r="E82" s="6" t="n">
-        <v>49723</v>
+        <v>49719</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
-          <t>Східна філологія: японська мова і література, переклад, методика навчання</t>
+          <t>Східна філологія: перська мова і література, переклад, методика навчання</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H82" s="8" t="inlineStr">
         <is>
-          <t>- 6651</t>
+          <t>- 3784</t>
         </is>
       </c>
       <c r="I82" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J82" s="8" t="inlineStr">
         <is>
           <t>НД 1196480</t>
         </is>
       </c>
       <c r="K82" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D83" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D83" s="3" t="inlineStr">
+        <is>
+          <t>східні мови та літератури (переклад включно), перша - турецька</t>
+        </is>
+      </c>
       <c r="E83" s="6" t="n">
-        <v>18457</v>
+        <v>49722</v>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
-          <t>Психологічні дослідження і консультування</t>
+          <t>Східна філологія: турецька мова і література, переклад, методика навчання</t>
         </is>
       </c>
       <c r="G83" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H83" s="8" t="inlineStr">
         <is>
-          <t>- 6462</t>
+          <t>- 3782</t>
         </is>
       </c>
       <c r="I83" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J83" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K83" s="9"/>
+          <t>НД 1196480</t>
+        </is>
+      </c>
+      <c r="K83" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
-[...2 lines deleted...]
-      <c r="D84" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D84" s="3" t="inlineStr">
+        <is>
+          <t>східні мови та літератури (переклад включно), перша - японська</t>
+        </is>
+      </c>
       <c r="E84" s="6" t="n">
-        <v>18459</v>
+        <v>49723</v>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
-          <t>Управління та адміністрування бізнес-процесами</t>
+          <t>Східна філологія: японська мова і література, переклад, методика навчання</t>
         </is>
       </c>
       <c r="G84" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H84" s="8" t="inlineStr">
         <is>
-          <t>- 6473</t>
+          <t>- 6651</t>
         </is>
       </c>
       <c r="I84" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J84" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K84" s="9"/>
+          <t>НД 1196480</t>
+        </is>
+      </c>
+      <c r="K84" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
-        <v>24793</v>
+        <v>18457</v>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
-          <t>Маркетинговий менеджмент</t>
+          <t>Психологічні дослідження і консультування</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H85" s="8" t="inlineStr">
         <is>
-          <t>- 2498</t>
+          <t>- 6462</t>
         </is>
       </c>
       <c r="I85" s="9" t="n">
-        <v>46569</v>
+        <v>47300</v>
       </c>
       <c r="J85" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K85" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
-          <t>Туризм і рекреація</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
-        <v>58054</v>
+        <v>18459</v>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
-          <t>Туризмознавство</t>
+          <t>Управління та адміністрування бізнес-процесами</t>
         </is>
       </c>
       <c r="G86" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H86" s="8" t="inlineStr">
         <is>
-          <t>- 6815</t>
+          <t>- 6473</t>
         </is>
       </c>
       <c r="I86" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J86" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K86" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Маркетинг</t>
+        </is>
+      </c>
+      <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
-        <v>68254</v>
+        <v>24793</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
-          <t>Викладання європейських мов на основі комбінованих технологій (англійська мова і друга західноєвропейська мова)</t>
+          <t>Маркетинговий менеджмент</t>
         </is>
       </c>
       <c r="G87" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H87" s="8" t="inlineStr">
         <is>
-          <t>- 10754</t>
+          <t>- 2498</t>
         </is>
       </c>
       <c r="I87" s="9" t="n">
-        <v>47300</v>
+        <v>46752</v>
       </c>
       <c r="J87" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K87" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>242</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Туризм і рекреація</t>
+        </is>
+      </c>
+      <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
-        <v>68258</v>
+        <v>58054</v>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
-          <t>Іспанська мова і друга західноєвропейська мова, зарубіжна література, методика навчання іноземних мов</t>
+          <t>Туризмознавство</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H88" s="8" t="inlineStr">
         <is>
-          <t>- 10753</t>
+          <t>- 6815</t>
         </is>
       </c>
       <c r="I88" s="9" t="n">
-        <v>47665</v>
+        <v>47300</v>
       </c>
       <c r="J88" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K88" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова та зарубіжна література</t>
+          <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E89" s="6" t="n">
-        <v>85660</v>
+        <v>68254</v>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова і друга західноєвропейська мова, зарубіжна література, методика навчання іноземних мов</t>
+          <t>Викладання європейських мов на основі комбінованих технологій (англійська мова і друга західноєвропейська мова)</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H89" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I89" s="9"/>
+          <t>- 10754</t>
+        </is>
+      </c>
+      <c r="I89" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J89" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K89" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>Іспанська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E90" s="6" t="n">
-        <v>68249</v>
+        <v>68258</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література, англійська мова</t>
+          <t>Іспанська мова і друга західноєвропейська мова, зарубіжна література, методика навчання іноземних мов</t>
         </is>
       </c>
       <c r="G90" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H90" s="8" t="inlineStr">
         <is>
-          <t>- 10751</t>
+          <t>- 10753</t>
         </is>
       </c>
       <c r="I90" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J90" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K90" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
-          <t>Французька мова та зарубіжна література</t>
+          <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E91" s="6" t="n">
-        <v>68255</v>
+        <v>85660</v>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
-          <t>Французька мова і друга західноєвропейська мова, зарубіжна література, методика навчання іноземних мов</t>
+          <t>Німецька мова і друга західноєвропейська мова, зарубіжна література, методика навчання іноземних мов</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H91" s="8" t="inlineStr">
         <is>
-          <t>- 10752</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I91" s="9"/>
       <c r="J91" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K91" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D92" s="3" t="inlineStr">
         <is>
-          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E92" s="6" t="n">
-        <v>68265</v>
+        <v>68249</v>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
-          <t>Сучасні філологічні студії (англійська мова і друга іноземна мова): лінгвістика та перекладознавство</t>
+          <t>Українська мова і література, англійська мова</t>
         </is>
       </c>
       <c r="G92" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H92" s="8" t="inlineStr">
         <is>
-          <t>- 10755</t>
+          <t>- 10751</t>
         </is>
       </c>
       <c r="I92" s="9" t="n">
-        <v>46935</v>
+        <v>47665</v>
       </c>
       <c r="J92" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K92" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D93" s="3" t="inlineStr">
         <is>
-          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>Французька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E93" s="6" t="n">
-        <v>68268</v>
+        <v>68255</v>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
-          <t>Перекладознавство: професійно-орієнтований переклад (англійська мова і друга іноземна мова)</t>
+          <t>Французька мова і друга західноєвропейська мова, зарубіжна література, методика навчання іноземних мов</t>
         </is>
       </c>
       <c r="G93" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H93" s="8" t="inlineStr">
         <is>
-          <t>- 10756</t>
+          <t>- 10752</t>
         </is>
       </c>
       <c r="I93" s="9" t="n">
-        <v>47300</v>
+        <v>47665</v>
       </c>
       <c r="J93" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K93" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D94" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E94" s="6" t="n">
-        <v>68270</v>
+        <v>68265</v>
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
-          <t>Американські студії (англійська мова і друга іноземна мова)</t>
+          <t>Сучасні філологічні студії (англійська мова і друга іноземна мова): лінгвістика та перекладознавство</t>
         </is>
       </c>
       <c r="G94" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H94" s="8" t="inlineStr">
         <is>
-          <t>- 10757</t>
+          <t>- 10755</t>
         </is>
       </c>
       <c r="I94" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J94" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K94" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B95" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D95" s="3" t="inlineStr">
         <is>
-          <t>Германські мови та літератури (переклад включно), перша - німецька</t>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E95" s="6" t="n">
-        <v>68273</v>
+        <v>68268</v>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
-          <t>Сучасні філологічні студії (німецька мова і друга іноземна мова): лінгвістика та перекладознавство</t>
+          <t>Перекладознавство: професійно-орієнтований переклад (англійська мова і друга іноземна мова)</t>
         </is>
       </c>
       <c r="G95" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H95" s="8" t="inlineStr">
         <is>
-          <t>- 10758</t>
+          <t>- 10756</t>
         </is>
       </c>
       <c r="I95" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J95" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K95" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D96" s="3" t="inlineStr">
         <is>
-          <t>Романські мови та літератури (переклад включно), перша - іспанська</t>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E96" s="6" t="n">
-        <v>68284</v>
+        <v>68270</v>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
-          <t>Сучасні лінгвістичні і перекладознавчі студії та міжкультурна комунікація (іспанська мова і друга іноземна мова)</t>
+          <t>Американські студії (англійська мова і друга іноземна мова)</t>
         </is>
       </c>
       <c r="G96" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H96" s="8" t="inlineStr">
         <is>
-          <t>- 10760</t>
+          <t>- 10757</t>
         </is>
       </c>
       <c r="I96" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J96" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K96" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B97" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D97" s="3" t="inlineStr">
         <is>
-          <t>Романські мови та літератури (переклад включно), перша - італійська</t>
+          <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E97" s="6" t="n">
-        <v>68295</v>
+        <v>68273</v>
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
-          <t>Сучасні лінгвістичні і перекладознавчі студії та міжкультурна комунікація (італійська мова і друга іноземна мова)</t>
+          <t>Сучасні філологічні студії (німецька мова і друга іноземна мова): лінгвістика та перекладознавство</t>
         </is>
       </c>
       <c r="G97" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H97" s="8" t="inlineStr">
         <is>
-          <t>- 10761</t>
+          <t>- 10758</t>
         </is>
       </c>
       <c r="I97" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J97" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K97" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D98" s="3" t="inlineStr">
         <is>
-          <t>Романські мови та літератури (переклад включно), перша - французька</t>
+          <t>Романські мови та літератури (переклад включно), перша - іспанська</t>
         </is>
       </c>
       <c r="E98" s="6" t="n">
-        <v>68297</v>
+        <v>68284</v>
       </c>
       <c r="F98" s="3" t="inlineStr">
         <is>
-          <t>Сучасні лінгвістичні і перекладознавчі студії та міжкультурна комунікація (французька мова і друга іноземна мова)</t>
+          <t>Сучасні лінгвістичні і перекладознавчі студії та міжкультурна комунікація (іспанська мова і друга іноземна мова)</t>
         </is>
       </c>
       <c r="G98" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H98" s="8" t="inlineStr">
         <is>
-          <t>- 10762</t>
+          <t>- 10760</t>
         </is>
       </c>
       <c r="I98" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J98" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K98" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B99" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D99" s="3" t="inlineStr">
         <is>
-          <t>Слов’янські мови та літератури (переклад включно), перша - польська</t>
+          <t>Романські мови та літератури (переклад включно), перша - італійська</t>
         </is>
       </c>
       <c r="E99" s="6" t="n">
-        <v>68260</v>
+        <v>68295</v>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
-          <t>Сучасні філологічні студії (польська мова і друга іноземна мова): лінгвістика та перекладознавство</t>
+          <t>Сучасні лінгвістичні і перекладознавчі студії та міжкультурна комунікація (італійська мова і друга іноземна мова)</t>
         </is>
       </c>
       <c r="G99" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H99" s="8" t="inlineStr">
         <is>
-          <t>- 18799</t>
+          <t>- 10761</t>
         </is>
       </c>
       <c r="I99" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J99" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K99" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D100" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - арабська</t>
+          <t>Романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E100" s="6" t="n">
-        <v>68301</v>
+        <v>68297</v>
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
-          <t>Східна філологія: арабська мова і література, переклад, методика навчання</t>
+          <t>Сучасні лінгвістичні і перекладознавчі студії та міжкультурна комунікація (французька мова і друга іноземна мова)</t>
         </is>
       </c>
       <c r="G100" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H100" s="8" t="inlineStr">
         <is>
-          <t>- 10763</t>
+          <t>- 10762</t>
         </is>
       </c>
       <c r="I100" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J100" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K100" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B101" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D101" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - китайська</t>
+          <t>Слов’янські мови та літератури (переклад включно), перша - польська</t>
         </is>
       </c>
       <c r="E101" s="6" t="n">
-        <v>68307</v>
+        <v>68260</v>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
-          <t>Східна філологія: китайська мова і література, переклад, методика навчання</t>
+          <t>Сучасні філологічні студії (польська мова і друга іноземна мова): лінгвістика та перекладознавство</t>
         </is>
       </c>
       <c r="G101" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H101" s="8" t="inlineStr">
         <is>
-          <t>- 10764</t>
+          <t>- 18799</t>
         </is>
       </c>
       <c r="I101" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J101" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K101" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D102" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - корейська</t>
+          <t>Слов’янські мови та літератури (переклад включно), перша - російська</t>
         </is>
       </c>
       <c r="E102" s="6" t="n">
-        <v>68309</v>
+        <v>88603</v>
       </c>
       <c r="F102" s="3" t="inlineStr">
         <is>
-          <t>Східна філологія: корейська мова і література, переклад, методика навчання</t>
+          <t>Лінгвістична експертиза тексту і переклад</t>
         </is>
       </c>
       <c r="G102" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H102" s="8" t="inlineStr">
         <is>
-          <t>- 10765</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I102" s="9"/>
       <c r="J102" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K102" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D103" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - перська</t>
+          <t>Східні мови та літератури (переклад включно), перша - арабська</t>
         </is>
       </c>
       <c r="E103" s="6" t="n">
-        <v>68310</v>
+        <v>68301</v>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
-          <t>Східна філологія: перська мова і література, переклад, методика навчання</t>
+          <t>Східна філологія: арабська мова і література, переклад, методика навчання</t>
         </is>
       </c>
       <c r="G103" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H103" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I103" s="9"/>
+          <t>- 10763</t>
+        </is>
+      </c>
+      <c r="I103" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J103" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K103" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D104" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - турецька</t>
+          <t>Східні мови та літератури (переклад включно), перша - китайська</t>
         </is>
       </c>
       <c r="E104" s="6" t="n">
-        <v>68312</v>
+        <v>68307</v>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
-          <t>Східна філологія: турецька мова і література, переклад, методика навчання</t>
+          <t>Східна філологія: китайська мова і література, переклад, методика навчання</t>
         </is>
       </c>
       <c r="G104" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H104" s="8" t="inlineStr">
         <is>
-          <t>- 10766</t>
+          <t>- 10764</t>
         </is>
       </c>
       <c r="I104" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J104" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K104" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D105" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - японська</t>
+          <t>Східні мови та літератури (переклад включно), перша - корейська</t>
         </is>
       </c>
       <c r="E105" s="6" t="n">
-        <v>68315</v>
+        <v>68309</v>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
-          <t>Східна філологія: японська мова і література, переклад, методика навчання</t>
+          <t>Східна філологія: корейська мова і література, переклад, методика навчання</t>
         </is>
       </c>
       <c r="G105" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H105" s="8" t="inlineStr">
         <is>
-          <t>- 10767</t>
+          <t>- 10765</t>
         </is>
       </c>
       <c r="I105" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J105" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K105" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D106" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D106" s="3" t="inlineStr">
+        <is>
+          <t>Східні мови та літератури (переклад включно), перша - перська</t>
+        </is>
+      </c>
       <c r="E106" s="6" t="n">
-        <v>68320</v>
+        <v>68310</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
-          <t>Психологічні дослідження і консультування</t>
+          <t>Східна філологія: перська мова і література, переклад, методика навчання</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H106" s="8" t="inlineStr">
         <is>
-          <t>- 10768</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I106" s="9"/>
       <c r="J106" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K106" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
-[...2 lines deleted...]
-      <c r="D107" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D107" s="3" t="inlineStr">
+        <is>
+          <t>Східні мови та літератури (переклад включно), перша - турецька</t>
+        </is>
+      </c>
       <c r="E107" s="6" t="n">
-        <v>68322</v>
+        <v>68312</v>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
-          <t>Управління та адміністрування бізнес-процесами</t>
+          <t>Східна філологія: турецька мова і література, переклад, методика навчання</t>
         </is>
       </c>
       <c r="G107" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H107" s="8" t="inlineStr">
         <is>
-          <t>- 18800</t>
+          <t>- 10766</t>
         </is>
       </c>
       <c r="I107" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J107" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K107" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
-[...2 lines deleted...]
-      <c r="D108" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D108" s="3" t="inlineStr">
+        <is>
+          <t>Східні мови та літератури (переклад включно), перша - японська</t>
+        </is>
+      </c>
       <c r="E108" s="6" t="n">
-        <v>68324</v>
+        <v>68315</v>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
-          <t>Маркетинговий менеджмент</t>
+          <t>Східна філологія: японська мова і література, переклад, методика навчання</t>
         </is>
       </c>
       <c r="G108" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H108" s="8" t="inlineStr">
         <is>
-          <t>- 10769</t>
+          <t>- 10767</t>
         </is>
       </c>
       <c r="I108" s="9" t="n">
-        <v>46569</v>
+        <v>47300</v>
       </c>
       <c r="J108" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K108" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
-        <v>68325</v>
+        <v>68320</v>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
-          <t>Туризмознавство</t>
+          <t>Психологічні дослідження і консультування</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H109" s="8" t="inlineStr">
         <is>
-          <t>- 10770</t>
+          <t>- 10768</t>
         </is>
       </c>
       <c r="I109" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J109" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K109" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
-        <v>49778</v>
+        <v>68322</v>
       </c>
       <c r="F110" s="3" t="inlineStr">
         <is>
-          <t>Сучасні наукові освітні студії: педагогіка, методика навчання іноземних мов і культур, наукова англійська мова</t>
+          <t>Управління та адміністрування бізнес-процесами</t>
         </is>
       </c>
       <c r="G110" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H110" s="8" t="inlineStr">
         <is>
-          <t>- 3655</t>
+          <t>- 18800</t>
         </is>
       </c>
       <c r="I110" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J110" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K110" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
-        <v>37432</v>
+        <v>68324</v>
       </c>
       <c r="F111" s="3" t="inlineStr">
         <is>
-          <t>Філологія у вимірах сьогодення: мовознавство, літературознавство, перекладознавство</t>
+          <t>Маркетинговий менеджмент</t>
         </is>
       </c>
       <c r="G111" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H111" s="8" t="inlineStr">
         <is>
-          <t>- 2390</t>
+          <t>- 10769</t>
         </is>
       </c>
       <c r="I111" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J111" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K111" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
-        <v>68326</v>
+        <v>68325</v>
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
-          <t>Сучасні наукові освітні студії: педагогіка, методика навчання іноземних мов і культур, наукова англійська мова</t>
+          <t>Туризмознавство</t>
         </is>
       </c>
       <c r="G112" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H112" s="8" t="inlineStr">
         <is>
-          <t>- 10771</t>
+          <t>- 10770</t>
         </is>
       </c>
       <c r="I112" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J112" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K112" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B113" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
+        <v>49778</v>
+      </c>
+      <c r="F113" s="3" t="inlineStr">
+        <is>
+          <t>Сучасні наукові освітні студії: педагогіка, методика навчання іноземних мов і культур, наукова англійська мова</t>
+        </is>
+      </c>
+      <c r="G113" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H113" s="8" t="inlineStr">
+        <is>
+          <t>- 3655</t>
+        </is>
+      </c>
+      <c r="I113" s="9" t="n">
+        <v>46935</v>
+      </c>
+      <c r="J113" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K113" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B114" s="8" t="inlineStr">
+        <is>
+          <t>035</t>
+        </is>
+      </c>
+      <c r="C114" s="3" t="inlineStr">
+        <is>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D114" s="3"/>
+      <c r="E114" s="6" t="n">
+        <v>37432</v>
+      </c>
+      <c r="F114" s="3" t="inlineStr">
+        <is>
+          <t>Філологія у вимірах сьогодення: мовознавство, літературознавство, перекладознавство</t>
+        </is>
+      </c>
+      <c r="G114" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H114" s="8" t="inlineStr">
+        <is>
+          <t>- 2390</t>
+        </is>
+      </c>
+      <c r="I114" s="9" t="n">
+        <v>46752</v>
+      </c>
+      <c r="J114" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K114" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B115" s="8" t="inlineStr">
+        <is>
+          <t>A1</t>
+        </is>
+      </c>
+      <c r="C115" s="3" t="inlineStr">
+        <is>
+          <t>Освітні науки</t>
+        </is>
+      </c>
+      <c r="D115" s="3"/>
+      <c r="E115" s="6" t="n">
+        <v>68326</v>
+      </c>
+      <c r="F115" s="3" t="inlineStr">
+        <is>
+          <t>Сучасні наукові освітні студії: педагогіка, методика навчання іноземних мов і культур, наукова англійська мова</t>
+        </is>
+      </c>
+      <c r="G115" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H115" s="8" t="inlineStr">
+        <is>
+          <t>- 10771</t>
+        </is>
+      </c>
+      <c r="I115" s="9" t="n">
+        <v>46935</v>
+      </c>
+      <c r="J115" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K115" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B116" s="8" t="inlineStr">
+        <is>
+          <t>B11</t>
+        </is>
+      </c>
+      <c r="C116" s="3" t="inlineStr">
+        <is>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D116" s="3"/>
+      <c r="E116" s="6" t="n">
         <v>68328</v>
       </c>
-      <c r="F113" s="3" t="inlineStr">
+      <c r="F116" s="3" t="inlineStr">
         <is>
           <t>Філологія у вимірах сьогодення: мовознавство, літературознавство, перекладознавство</t>
         </is>
       </c>
-      <c r="G113" s="3" t="inlineStr">
+      <c r="G116" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
-      <c r="H113" s="8" t="inlineStr">
+      <c r="H116" s="8" t="inlineStr">
         <is>
           <t>- 10772</t>
         </is>
       </c>
-      <c r="I113" s="9" t="n">
-[...7 lines deleted...]
-      <c r="K113" s="9"/>
+      <c r="I116" s="9" t="n">
+        <v>46752</v>
+      </c>
+      <c r="J116" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K116" s="9"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:K113"/>
+  <autoFilter ref="A1:K116"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I79"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -9175,51 +9304,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Французька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -9249,51 +9378,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -9323,125 +9452,125 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Слов’янські мови та літератури (переклад включно), перша - польська</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -9899,51 +10028,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -9973,51 +10102,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E27" s="6" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -10121,51 +10250,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>Французька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E31" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -10306,51 +10435,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
           <t>слов’янські мови та літератури (переклад включно), перша - чеська</t>
         </is>
       </c>
       <c r="E36" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -10380,88 +10509,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E38" s="6" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
           <t>романські мови та літератури (переклад включно), перша - іспанська</t>
         </is>
       </c>
       <c r="E39" s="6" t="n">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="F39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -10676,51 +10805,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>східні мови та літератури (переклад включно), перша - японська</t>
         </is>
       </c>
       <c r="E46" s="6" t="n">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -10812,117 +10941,117 @@
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -11821,51 +11950,51 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
         <v>7</v>
       </c>
       <c r="F78" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
         <v>25</v>
       </c>