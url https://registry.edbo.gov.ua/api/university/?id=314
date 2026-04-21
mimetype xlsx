--- v1 (2026-02-22)
+++ v2 (2026-04-21)
@@ -29,51 +29,51 @@
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ПДО" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Ліцензії ПТО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Освітні програми" sheetId="8" state="visible" r:id="rId9"/>
     <sheet name="Здобувачі ВО" sheetId="9" state="visible" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$9</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$20</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$17</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$3</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$72</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$74</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$7</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -2514,51 +2514,51 @@
       </c>
       <c r="C3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D3" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:D3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K72"/>
+  <dimension ref="A1:K74"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -4955,51 +4955,51 @@
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
         <v>36819</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Автомобілі та автомобільне господарство</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H58" s="8" t="inlineStr">
         <is>
           <t>- 220</t>
         </is>
       </c>
       <c r="I58" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J58" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D59" s="3"/>
@@ -5058,578 +5058,664 @@
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H60" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I60" s="9"/>
       <c r="J60" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K60" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>74665</v>
+        <v>88573</v>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
-          <t>Організація психологічного забезпечення у підрозділах Національної гвардії України</t>
+          <t>Філологія: військовий переклад, стратегічні комунікації та лінгводидактика</t>
         </is>
       </c>
       <c r="G61" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H61" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I61" s="9"/>
       <c r="J61" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K61" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>J8</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
-        <v>74664</v>
+        <v>74665</v>
       </c>
       <c r="F62" s="3" t="inlineStr">
         <is>
-          <t>Автомобілі та автомобільне господарство</t>
+          <t>Організація психологічного забезпечення у підрозділах Національної гвардії України</t>
         </is>
       </c>
       <c r="G62" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H62" s="8" t="inlineStr">
         <is>
-          <t>- 17021</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I62" s="9"/>
       <c r="J62" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K62" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
-          <t>K1</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
-          <t>Державна безпека</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>73825</v>
+        <v>88644</v>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
-          <t>Службово-бойова діяльність військових частин і з’єднань Національної гвардії України із забезпечення державної безпеки</t>
+          <t>Управління фінансово-економічною безпекою</t>
         </is>
       </c>
       <c r="G63" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H63" s="8" t="inlineStr">
         <is>
-          <t>- 17019</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I63" s="9"/>
       <c r="J63" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K63" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>K7</t>
+          <t>J8</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
-          <t>Озброєння та військова техніка</t>
+          <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>73829</v>
+        <v>74664</v>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
-          <t>Експлуатація та відновлення озброєння, військової та спеціальної техніки Національної гвардії України</t>
+          <t>Автомобілі та автомобільне господарство</t>
         </is>
       </c>
       <c r="G64" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H64" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I64" s="9"/>
+          <t>- 17021</t>
+        </is>
+      </c>
+      <c r="I64" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J64" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K64" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>K1</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Державна безпека</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
-        <v>57498</v>
+        <v>73825</v>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Службово-бойова діяльність військових частин і з’єднань Національної гвардії України із забезпечення державної безпеки</t>
         </is>
       </c>
       <c r="G65" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H65" s="8" t="inlineStr">
         <is>
-          <t>- 19488</t>
+          <t>- 17019</t>
         </is>
       </c>
       <c r="I65" s="9" t="n">
-        <v>48030</v>
+        <v>47665</v>
       </c>
       <c r="J65" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K65" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>K7</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
-          <t>Державна безпека</t>
+          <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>36811</v>
+        <v>73829</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
-          <t>Службово-бойова діяльність Національної гвардії України</t>
+          <t>Експлуатація та відновлення озброєння, військової та спеціальної техніки Національної гвардії України</t>
         </is>
       </c>
       <c r="G66" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H66" s="8" t="inlineStr">
         <is>
-          <t>- 649</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I66" s="9"/>
       <c r="J66" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K66" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
-          <t>Державна безпека</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>57499</v>
+        <v>57498</v>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
-          <t>Державна безпека</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G67" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H67" s="8" t="inlineStr">
         <is>
-          <t>- 19550</t>
+          <t>- 19488</t>
         </is>
       </c>
       <c r="I67" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J67" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K67" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>251</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
-          <t>Забезпечення військ (сил)</t>
+          <t>Державна безпека</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>52444</v>
+        <v>36811</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
-          <t>Забезпечення службово-бойової діяльності Національної гвардії України</t>
+          <t>Службово-бойова діяльність Національної гвардії України</t>
         </is>
       </c>
       <c r="G68" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H68" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I68" s="9"/>
+          <t>- 649</t>
+        </is>
+      </c>
+      <c r="I68" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="J68" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K68" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>251</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
-          <t>Озброєння та військова техніка</t>
+          <t>Державна безпека</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>50411</v>
+        <v>57499</v>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
-          <t>Озброєння, військова та спеціальна техніка Національної гвардії України</t>
+          <t>Державна безпека</t>
         </is>
       </c>
       <c r="G69" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H69" s="8" t="inlineStr">
         <is>
-          <t>- 8261</t>
+          <t>- 19550</t>
         </is>
       </c>
       <c r="I69" s="9" t="n">
-        <v>47300</v>
+        <v>48030</v>
       </c>
       <c r="J69" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K69" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>254</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
-        <v>74663</v>
+        <v>52444</v>
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Забезпечення службово-бойової діяльності Національної гвардії України</t>
         </is>
       </c>
       <c r="G70" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H70" s="8" t="inlineStr">
         <is>
-          <t>- 19907</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I70" s="9"/>
       <c r="J70" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K70" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
-          <t>K1</t>
+          <t>255</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
-          <t>Державна безпека</t>
+          <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
-        <v>73831</v>
+        <v>50411</v>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
-          <t>Державна безпека</t>
+          <t>Озброєння, військова та спеціальна техніка Національної гвардії України</t>
         </is>
       </c>
       <c r="G71" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H71" s="8" t="inlineStr">
         <is>
-          <t>- 19906</t>
+          <t>- 8261</t>
         </is>
       </c>
       <c r="I71" s="9" t="n">
-        <v>48030</v>
+        <v>47300</v>
       </c>
       <c r="J71" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K71" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>K7</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
-          <t>Озброєння та військова техніка</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
+        <v>74663</v>
+      </c>
+      <c r="F72" s="3" t="inlineStr">
+        <is>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="G72" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H72" s="8" t="inlineStr">
+        <is>
+          <t>- 19907</t>
+        </is>
+      </c>
+      <c r="I72" s="9" t="n">
+        <v>48030</v>
+      </c>
+      <c r="J72" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K72" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B73" s="8" t="inlineStr">
+        <is>
+          <t>K1</t>
+        </is>
+      </c>
+      <c r="C73" s="3" t="inlineStr">
+        <is>
+          <t>Державна безпека</t>
+        </is>
+      </c>
+      <c r="D73" s="3"/>
+      <c r="E73" s="6" t="n">
+        <v>73831</v>
+      </c>
+      <c r="F73" s="3" t="inlineStr">
+        <is>
+          <t>Державна безпека</t>
+        </is>
+      </c>
+      <c r="G73" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H73" s="8" t="inlineStr">
+        <is>
+          <t>- 19906</t>
+        </is>
+      </c>
+      <c r="I73" s="9" t="n">
+        <v>48030</v>
+      </c>
+      <c r="J73" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K73" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B74" s="8" t="inlineStr">
+        <is>
+          <t>K7</t>
+        </is>
+      </c>
+      <c r="C74" s="3" t="inlineStr">
+        <is>
+          <t>Озброєння та військова техніка</t>
+        </is>
+      </c>
+      <c r="D74" s="3"/>
+      <c r="E74" s="6" t="n">
         <v>73833</v>
       </c>
-      <c r="F72" s="3" t="inlineStr">
+      <c r="F74" s="3" t="inlineStr">
         <is>
           <t>Озброєння, військова та спеціальна техніка Національної гвардії України</t>
         </is>
       </c>
-      <c r="G72" s="3" t="inlineStr">
+      <c r="G74" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
-      <c r="H72" s="8" t="inlineStr">
+      <c r="H74" s="8" t="inlineStr">
         <is>
           <t>- 17020</t>
         </is>
       </c>
-      <c r="I72" s="9" t="n">
+      <c r="I74" s="9" t="n">
         <v>47300</v>
       </c>
-      <c r="J72" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K72" s="9"/>
+      <c r="J74" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K74" s="9"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:K72"/>
+  <autoFilter ref="A1:K74"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>