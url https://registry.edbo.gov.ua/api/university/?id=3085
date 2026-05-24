--- v0 (2025-12-19)
+++ v1 (2026-05-24)
@@ -358,51 +358,51 @@
         <is>
           <t>м. Суми</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>майдан Незалежності, 3</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>0800 600-636</t>
+          <t>+38(080)-021-97-41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>sumycpto@gmail.com</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>sumycpto.dcz.gov.ua</t>
         </is>