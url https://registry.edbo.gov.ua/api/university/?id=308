--- v1 (2026-02-25)
+++ v2 (2026-04-22)
@@ -27,51 +27,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ФПО" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$13</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$113</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ФПО'!$A$1:$J$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$97</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$43</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$41</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -380,63 +380,63 @@
         <is>
           <t>м. Київ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Євгена Коновальця, 36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>(044) 529-93-13</t>
+          <t>+38(044)-529-97-42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>knukim2021@ukr.net</t>
+          <t>office@knukim.edu.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>knukim.edu.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>В.о. президента університету</t>
         </is>
@@ -10088,282 +10088,282 @@
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
         <v>47820</v>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G92" s="3"/>
       <c r="H92" s="7" t="inlineStr">
         <is>
           <t>- 2409</t>
         </is>
       </c>
       <c r="I92" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K92" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
         <v>47821</v>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G93" s="3"/>
       <c r="H93" s="7" t="inlineStr">
         <is>
           <t>- 1632</t>
         </is>
       </c>
       <c r="I93" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J93" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K93" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
         <v>47818</v>
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="G94" s="3"/>
       <c r="H94" s="7" t="inlineStr">
         <is>
           <t>- 1292</t>
         </is>
       </c>
       <c r="I94" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J94" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K94" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
         <v>83433</v>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="G95" s="3"/>
       <c r="H95" s="7" t="inlineStr">
         <is>
           <t>- 17574</t>
         </is>
       </c>
       <c r="I95" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J95" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K95" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
         <v>83443</v>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G96" s="3"/>
       <c r="H96" s="7" t="inlineStr">
         <is>
           <t>- 17573</t>
         </is>
       </c>
       <c r="I96" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K96" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
         <v>83432</v>
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G97" s="3"/>
       <c r="H97" s="7" t="inlineStr">
         <is>
           <t>- 17572</t>
         </is>
       </c>
       <c r="I97" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J97" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K97" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K97"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I43"/>
+  <dimension ref="A1:I41"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -10445,51 +10445,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
@@ -10692,158 +10692,158 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
@@ -10939,84 +10939,84 @@
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>027</t>
         </is>
       </c>
@@ -11567,313 +11567,247 @@
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Музеєзнавство, пам’яткознавство</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
-          <t>029</t>
+          <t>B12</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна, бібліотечна та архівна справа</t>
+          <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
-          <t>Спеціаліст</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
-          <t>7.02020701</t>
+          <t>B13</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
-          <t>дизайн</t>
+          <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F37" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
-          <t>B12</t>
+          <t>B2</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
-          <t>Культурологія та музеєзнавство</t>
+          <t>Дизайн</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
-          <t>B13</t>
+          <t>022</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
-          <t>Бібліотечна, інформаційна та архівна справа</t>
+          <t>Дизайн</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
+        <v>22</v>
+      </c>
+      <c r="F39" s="6" t="n">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
-          <t>B2</t>
+          <t>029</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
+          <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="F40" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
-          <t>022</t>
+          <t>034</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
+          <t>Культурологія</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F41" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
-[...64 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I43"/>
+  <autoFilter ref="A1:I41"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>