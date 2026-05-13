--- v3 (2026-03-28)
+++ v4 (2026-05-13)
@@ -20,51 +20,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ФПО" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Освітні програми" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Здобувачі ВО" sheetId="6" state="visible" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$19</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ФПО'!$A$1:$J$37</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$65</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$66</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$35</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -2892,51 +2892,51 @@
       </c>
       <c r="I37" s="9"/>
       <c r="J37" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 12.06.2023 № 223-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J37"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K65"/>
+  <dimension ref="A1:K66"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -5464,167 +5464,206 @@
           <t>Землевпорядкування</t>
         </is>
       </c>
       <c r="G62" s="3"/>
       <c r="H62" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I62" s="9"/>
       <c r="J62" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K62" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>G18</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="8" t="n">
-        <v>75263</v>
+        <v>89090</v>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G63" s="3"/>
       <c r="H63" s="7" t="inlineStr">
         <is>
-          <t>ПС 005705</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I63" s="9"/>
       <c r="J63" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K63" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
-          <t>J2</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа та кейтеринг</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="8" t="n">
-        <v>75265</v>
+        <v>75263</v>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G64" s="3"/>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>ПС 005704</t>
+          <t>ПС 005705</t>
         </is>
       </c>
       <c r="I64" s="9" t="n">
-        <v>46935</v>
+        <v>46204</v>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K64" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>J2</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
+          <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="8" t="n">
-        <v>75269</v>
+        <v>75265</v>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
-          <t>Туризм</t>
+          <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G65" s="3"/>
       <c r="H65" s="7" t="inlineStr">
         <is>
+          <t>ПС 005704</t>
+        </is>
+      </c>
+      <c r="I65" s="9" t="n">
+        <v>46935</v>
+      </c>
+      <c r="J65" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K65" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="3" t="inlineStr">
+        <is>
+          <t>Фаховий молодший бакалавр</t>
+        </is>
+      </c>
+      <c r="B66" s="7" t="inlineStr">
+        <is>
+          <t>J3</t>
+        </is>
+      </c>
+      <c r="C66" s="3" t="inlineStr">
+        <is>
+          <t>Туризм та рекреація</t>
+        </is>
+      </c>
+      <c r="D66" s="3"/>
+      <c r="E66" s="8" t="n">
+        <v>75269</v>
+      </c>
+      <c r="F66" s="3" t="inlineStr">
+        <is>
+          <t>Туризм</t>
+        </is>
+      </c>
+      <c r="G66" s="3"/>
+      <c r="H66" s="7" t="inlineStr">
+        <is>
           <t>ПС 006786</t>
         </is>
       </c>
-      <c r="I65" s="9" t="n">
+      <c r="I66" s="9" t="n">
         <v>46204</v>
       </c>
-      <c r="J65" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K65" s="9"/>
+      <c r="J66" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K66" s="9"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:K65"/>
+  <autoFilter ref="A1:K66"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I35"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -5751,51 +5790,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
@@ -5850,51 +5889,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -5982,51 +6021,51 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
@@ -6114,51 +6153,51 @@
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>7</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
@@ -6180,319 +6219,319 @@
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>Фізичне виховання</t>
         </is>
       </c>
       <c r="E18" s="8" t="n">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F19" s="8" t="n">
         <v>4</v>
       </c>
       <c r="G19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F20" s="8" t="n">
         <v>4</v>
       </c>
       <c r="G20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="F21" s="8" t="n">
         <v>10</v>
       </c>
       <c r="G21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="F22" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="F24" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
@@ -6514,249 +6553,249 @@
       <c r="H26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="F27" s="8" t="n">
         <v>7</v>
       </c>
       <c r="G27" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="F28" s="8" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G28" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="8" t="n">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="F29" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G29" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F30" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G30" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="8" t="n">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="F31" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G31" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="8" t="n">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="F32" s="8" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G32" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="8" t="n">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F33" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G33" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
@@ -6778,51 +6817,51 @@
       <c r="H34" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="8" t="n">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F35" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G35" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I35"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>