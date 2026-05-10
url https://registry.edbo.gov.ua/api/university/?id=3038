--- v1 (2026-03-10)
+++ v2 (2026-05-10)
@@ -1637,55 +1637,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>74696</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Рекламна діяльність</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 006194</t>
+          <t>ДС 007166</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D16" s="3"/>
@@ -2141,51 +2141,51 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>