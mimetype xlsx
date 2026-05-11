--- v2 (2026-03-25)
+++ v3 (2026-05-11)
@@ -2591,51 +2591,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>19</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -2756,51 +2756,51 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
@@ -2858,51 +2858,51 @@
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>22</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>