--- v2 (2026-03-07)
+++ v3 (2026-05-05)
@@ -1909,84 +1909,84 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>