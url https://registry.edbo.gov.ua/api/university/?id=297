--- v3 (2026-03-19)
+++ v4 (2026-05-24)
@@ -870,90 +870,90 @@
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Архітектура будівель та споруд</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G4" s="7" t="inlineStr">
         <is>
           <t>АД 11008684</t>
         </is>
       </c>
       <c r="H4" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 31.03.2025 № 26-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Архітектура будівель та споруд</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G5" s="7" t="inlineStr">
         <is>
           <t>АД 11008684</t>
         </is>
       </c>
       <c r="H5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 26.04.2021 № 53-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
@@ -3081,366 +3081,366 @@
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>11611</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Станкова і монументальна скульптура</t>
         </is>
       </c>
       <c r="G33" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H33" s="7" t="inlineStr">
         <is>
           <t>АД 11008669</t>
         </is>
       </c>
       <c r="I33" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>12533</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Графіка вільна, оформлення та ілюстрація книги</t>
         </is>
       </c>
       <c r="G34" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
           <t>АД 11008670</t>
         </is>
       </c>
       <c r="I34" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>32016</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Мистецтвознавство. Теорія та історія мистецтва</t>
         </is>
       </c>
       <c r="G35" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H35" s="7" t="inlineStr">
         <is>
           <t>АД 11008682</t>
         </is>
       </c>
       <c r="I35" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>32017</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Станковий і монументальний живопис</t>
         </is>
       </c>
       <c r="G36" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
           <t>АД 11008668</t>
         </is>
       </c>
       <c r="I36" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>33716</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Реставрація станкового і монументального живопису</t>
         </is>
       </c>
       <c r="G37" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H37" s="7" t="inlineStr">
         <is>
           <t>АД 11008681</t>
         </is>
       </c>
       <c r="I37" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>33717</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Реставрація скульптури та творів декоративно-ужиткового мистецтва</t>
         </is>
       </c>
       <c r="G38" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
           <t>АД 11008683</t>
         </is>
       </c>
       <c r="I38" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>36233</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Сценографія і кіносценографія</t>
         </is>
       </c>
       <c r="G39" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H39" s="7" t="inlineStr">
         <is>
           <t>АД 11008766</t>
         </is>
       </c>
       <c r="I39" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J39" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>31912</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Архітектура будівель та споруд</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
           <t>АД 11008684</t>
         </is>
       </c>
       <c r="I40" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D41" s="3"/>
@@ -3539,198 +3539,198 @@
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E43" s="6" t="n">
         <v>86338</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Станкова і монументальна скульптура</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H43" s="7" t="inlineStr">
         <is>
           <t>АД 11008669</t>
         </is>
       </c>
       <c r="I43" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J43" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E44" s="6" t="n">
         <v>86339</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Станковий і монументальний живопис</t>
         </is>
       </c>
       <c r="G44" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
           <t>АД 11008668</t>
         </is>
       </c>
       <c r="I44" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K44" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E45" s="6" t="n">
         <v>86340</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Графіка вільна, оформлення та ілюстрація книги</t>
         </is>
       </c>
       <c r="G45" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H45" s="7" t="inlineStr">
         <is>
           <t>АД 11008670</t>
         </is>
       </c>
       <c r="I45" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J45" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K45" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E46" s="6" t="n">
         <v>86341</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Сценографія і кіносценографія</t>
         </is>
       </c>
       <c r="G46" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
           <t>АД 11008766</t>
         </is>
       </c>
       <c r="I46" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K46" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D47" s="3" t="inlineStr">
@@ -3782,51 +3782,51 @@
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
           <t>Мистецтвознавство</t>
         </is>
       </c>
       <c r="E48" s="6" t="n">
         <v>86337</v>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>Мистецтвознавство. Теорія та історія мистецтва</t>
         </is>
       </c>
       <c r="G48" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
           <t>АД 11008682</t>
         </is>
       </c>
       <c r="I48" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K48" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
@@ -3874,51 +3874,51 @@
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
         <v>67750</v>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
           <t>Архітектура будівель та споруд</t>
         </is>
       </c>
       <c r="G50" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
           <t>АД 11008684</t>
         </is>
       </c>
       <c r="I50" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K50" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D51" s="3"/>
@@ -4534,51 +4534,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
@@ -4641,124 +4641,124 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>594</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>