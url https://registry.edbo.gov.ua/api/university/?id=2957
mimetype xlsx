--- v1 (2026-01-30)
+++ v2 (2026-04-29)
@@ -837,51 +837,51 @@
       </c>
       <c r="B4" s="7" t="n">
         <v>36</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7241 Слюсар-електрик з ремонту електроустаткування</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7422 Столяр
 7331 Виробник художніх виробів з дерева</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>8</v>
       </c>
       <c r="C6" s="7" t="n">