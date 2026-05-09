--- v2 (2026-02-09)
+++ v3 (2026-05-09)
@@ -355,59 +355,67 @@
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
           <t>с. Лісоводи</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Сугерова, 2</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
-      <c r="B16" s="3"/>
+      <c r="B16" s="3" t="inlineStr">
+        <is>
+          <t>+38(038)-519-32-50</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
-      <c r="B17" s="3"/>
+      <c r="B17" s="3" t="inlineStr">
+        <is>
+          <t>dptnz40@ukr.net</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
@@ -894,51 +902,51 @@
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>72</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>8162 Оператор котельні</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>31</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
@@ -982,98 +990,98 @@
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>32</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="n">
         <v>1</v>
       </c>
       <c r="F9" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
-        <v>119</v>
+        <v>91</v>
       </c>
       <c r="C11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B12" s="7" t="n">
         <v>3</v>
       </c>