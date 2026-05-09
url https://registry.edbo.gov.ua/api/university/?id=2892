--- v2 (2026-02-09)
+++ v3 (2026-05-09)
@@ -768,143 +768,143 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>7233 Монтажник систем вентиляції, кондиціювання повітря, пневмотранспорту й аспірації
 7241 Слюсар-електрик з ремонту електроустаткування</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7241 Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин
 4229 Оператор електронно-комунікаційних послуг</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар-електрик з ремонту електроустаткування
 7241 Майстер з діагностики та налагодження електронного устаткування автомобільних засобів</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>22</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7241 Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин
 7243 Радіомеханік з обслуговування та ремонту радіотелевізійної апаратури</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7241 Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин
 7244 Електромонтер охоронно-пожежної сигналізації</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7243 Радіомеханік з обслуговування та ремонту радіотелевізійної апаратури
 7241 Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>17</v>
       </c>
       <c r="C7" s="7" t="n">