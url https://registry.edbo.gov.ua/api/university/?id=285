--- v0 (2026-03-10)
+++ v1 (2026-05-20)
@@ -1364,55 +1364,55 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="F18" s="6" t="n">
         <v>1000</v>
       </c>
       <c r="G18" s="8" t="inlineStr">
         <is>
-          <t> 1724</t>
+          <t> 21353</t>
         </is>
       </c>
       <c r="H18" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="I18" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 04.03.2021 № 26-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="3" t="inlineStr">
@@ -3877,55 +3877,55 @@
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>12528</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H16" s="8" t="inlineStr">
         <is>
-          <t>- 1724</t>
+          <t>- 21353</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="J16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D17" s="3"/>
@@ -5041,260 +5041,260 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
         <v>46879</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
           <t>Стоматологія ортопедична</t>
         </is>
       </c>
       <c r="G42" s="3"/>
       <c r="H42" s="8" t="inlineStr">
         <is>
-          <t>ДО 000566</t>
+          <t>ДО 007293</t>
         </is>
       </c>
       <c r="I42" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J42" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K42" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>46878</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Сестринська справа</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="8" t="inlineStr">
         <is>
-          <t>ДО 000565</t>
+          <t>ДО 007295</t>
         </is>
       </c>
       <c r="I43" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J43" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
         <v>46866</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="8" t="inlineStr">
         <is>
-          <t>ДО 000567</t>
+          <t>ДО 007294</t>
         </is>
       </c>
       <c r="I44" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J44" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K44" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
         <v>74738</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Стоматологія ортопедична</t>
         </is>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="8" t="inlineStr">
         <is>
-          <t>ДО 000566</t>
+          <t>ДО 007293</t>
         </is>
       </c>
       <c r="I45" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J45" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K45" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
         <v>74740</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Сестринська справа</t>
         </is>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="8" t="inlineStr">
         <is>
-          <t>ДО 000565</t>
+          <t>ДО 007295</t>
         </is>
       </c>
       <c r="I46" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J46" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K46" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
         <v>74741</v>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="G47" s="3"/>
       <c r="H47" s="8" t="inlineStr">
         <is>
-          <t>ДО 000567</t>
+          <t>ДО 007294</t>
         </is>
       </c>
       <c r="I47" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J47" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K47" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K47"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
@@ -5476,51 +5476,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
@@ -5661,51 +5661,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
@@ -6011,84 +6011,84 @@
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>1619</v>
+        <v>1617</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
@@ -6650,51 +6650,51 @@
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>