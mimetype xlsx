--- v2 (2026-02-08)
+++ v3 (2026-05-10)
@@ -1388,51 +1388,51 @@
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
         <v>57270</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Дизайн інтер'єру</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>ПС 12</t>
+          <t>ПС 005509</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
@@ -1798,306 +1798,306 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E4" s="8" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Дизайн костюму</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>J1</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Послуги краси</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E9" s="8" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>