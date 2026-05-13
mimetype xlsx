--- v2 (2026-03-12)
+++ v3 (2026-05-13)
@@ -690,51 +690,51 @@
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>20</v>
       </c>
       <c r="G3" s="8" t="inlineStr">
         <is>
           <t>УП 11006396</t>
         </is>
       </c>
       <c r="H3" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 26.04.2021 № 53-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K5"/>
@@ -871,51 +871,51 @@
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>35724</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t>УП 11006396</t>
         </is>
       </c>
       <c r="K3" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>82421</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>