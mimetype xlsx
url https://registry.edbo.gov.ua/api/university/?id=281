--- v2 (2026-02-10)
+++ v3 (2026-04-14)
@@ -1210,51 +1210,51 @@
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>36655</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t>НІ 1182859</t>
         </is>
       </c>
       <c r="K3" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>35058</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -1413,51 +1413,51 @@
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>82409</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t>УП 11020938</t>
         </is>
       </c>
       <c r="K8" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>82410</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -2211,54 +2211,54 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
@@ -2280,51 +2280,51 @@
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -2442,51 +2442,51 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>