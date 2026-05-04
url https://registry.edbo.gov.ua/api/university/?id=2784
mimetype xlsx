--- v1 (2026-02-04)
+++ v2 (2026-05-04)
@@ -2093,51 +2093,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>18</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -2163,51 +2163,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>16</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>