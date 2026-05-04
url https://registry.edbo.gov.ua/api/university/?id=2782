--- v1 (2026-02-10)
+++ v2 (2026-05-04)
@@ -1899,51 +1899,51 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>31</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>