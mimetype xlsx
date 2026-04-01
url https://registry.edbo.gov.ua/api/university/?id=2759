--- v1 (2026-01-31)
+++ v2 (2026-04-01)
@@ -377,61 +377,65 @@
         <is>
           <t>м. Львів</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Горбачевського І., 18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>+38(032)-258-20-27;</t>
+          <t>+38(032)-258-20-27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
-      <c r="B17" s="3"/>
+      <c r="B17" s="3" t="inlineStr">
+        <is>
+          <t>dir.ippt@gmail.com</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
@@ -1979,54 +1983,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>59489</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I4" s="9"/>
+          <t>- 19995</t>
+        </is>
+      </c>
+      <c r="I4" s="9" t="n">
+        <v>46435</v>
+      </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
@@ -2391,51 +2397,51 @@
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>59491</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G14" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H14" s="8" t="inlineStr">
         <is>
           <t>- 7076</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D15" s="3"/>
@@ -2569,51 +2575,51 @@
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>79650</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G18" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H18" s="8" t="inlineStr">
         <is>
           <t>- 12127</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J18" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D19" s="3"/>
@@ -3255,114 +3261,114 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -3582,87 +3588,87 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">