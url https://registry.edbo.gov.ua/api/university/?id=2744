--- v1 (2026-02-09)
+++ v2 (2026-04-17)
@@ -4626,51 +4626,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>15</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -4758,54 +4758,54 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
@@ -4824,87 +4824,87 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>31</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
@@ -4956,117 +4956,117 @@
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>99</v>
       </c>
       <c r="F15" s="8" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -5187,120 +5187,120 @@
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="F21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="8" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I21" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F22" s="8" t="n">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="F23" s="8" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I23"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">